--- v0 (2025-11-01)
+++ v1 (2026-10-04)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28914"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://microsoft.sharepoint.com/teams/TFRResponsibleBusinessPractices/Shared Documents/General/Human Rights/Transparency Reporting/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E9399B5E-5438-4E07-87CE-9B63A7F6C0CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="50" documentId="8_{26928852-2FB2-443E-BE57-63C336343E30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E900E312-DE49-4E21-B822-CEB56EF0584D}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D6888162-B249-4450-B957-27E1B21196CB}"/>
   </bookViews>
   <sheets>
     <sheet name="Government Requests " sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -409,76 +408,76 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="9" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
     <xf numFmtId="3" fontId="9" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Accent4" xfId="2" builtinId="41"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -784,390 +783,414 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B1FF2B7-A688-4669-9A83-CA4B5E991946}">
   <dimension ref="B1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="3" customWidth="1"/>
     <col min="3" max="5" width="24.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="3" customWidth="1"/>
     <col min="7" max="16384" width="8.7109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="72" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="2:8" s="4" customFormat="1" ht="37.15" customHeight="1">
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="2:8" ht="39" customHeight="1">
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="21" t="s">
+      <c r="C3" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="21"/>
-      <c r="E3" s="21"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="2:8" ht="61.15" customHeight="1">
-      <c r="B4" s="20"/>
+      <c r="B4" s="17"/>
       <c r="C4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="2:8" ht="28.15" customHeight="1">
       <c r="B5" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="16">
+      <c r="C5" s="22">
         <v>8</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="22">
         <v>8</v>
       </c>
       <c r="E5" s="11">
         <v>1</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="2:8" ht="28.15" customHeight="1">
       <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="16">
+      <c r="C6" s="22">
         <v>1</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="22">
         <v>1</v>
       </c>
       <c r="E6" s="11">
         <v>1</v>
       </c>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="2:8" ht="28.15" customHeight="1">
       <c r="B7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="16">
+      <c r="C7" s="22">
         <v>709</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="22">
         <v>673</v>
       </c>
       <c r="E7" s="11">
         <f t="shared" ref="E7:E16" si="0">(D7/C7)</f>
         <v>0.94922425952045131</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="2:8" ht="28.15" customHeight="1">
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="22">
         <v>290</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="22">
         <v>290</v>
       </c>
       <c r="E8" s="11">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="2:8" ht="28.15" customHeight="1">
       <c r="B9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="22">
         <v>5</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="22">
         <v>5</v>
       </c>
       <c r="E9" s="11">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="2:8" ht="28.15" customHeight="1">
       <c r="B10" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="22">
         <v>551</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="22">
         <v>551</v>
       </c>
       <c r="E10" s="11">
         <f t="shared" ref="E10:E15" si="1">(D10/C10)</f>
         <v>1</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="2:8" ht="28.15" customHeight="1">
       <c r="B11" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="22">
         <v>1</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="22">
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="2:8" ht="28.15" customHeight="1">
       <c r="B12" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="22">
         <v>1</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="22">
         <v>1</v>
       </c>
       <c r="E12" s="11">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="2:8" ht="28.15" customHeight="1">
       <c r="B13" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="22">
         <v>247</v>
       </c>
-      <c r="D13" s="16">
+      <c r="D13" s="22">
         <v>96</v>
       </c>
       <c r="E13" s="11">
         <f t="shared" si="1"/>
         <v>0.38866396761133604</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="2:8" ht="28.15" customHeight="1">
       <c r="B14" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="22">
         <v>2</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="22">
         <v>1</v>
       </c>
       <c r="E14" s="11">
         <f t="shared" si="1"/>
         <v>0.5</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="2:8" ht="28.15" customHeight="1">
       <c r="B15" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="22">
         <v>2</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="22">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="2:8" ht="28.15" customHeight="1">
       <c r="B16" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="16">
+      <c r="C16" s="22">
         <v>2</v>
       </c>
-      <c r="D16" s="16">
+      <c r="D16" s="22">
         <v>1</v>
       </c>
       <c r="E16" s="11">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="2:5" s="7" customFormat="1" ht="28.15" customHeight="1">
       <c r="B17" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="23">
         <f>SUM(C5:C16)</f>
         <v>1819</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="23">
         <f>SUM(D5:D16)</f>
         <v>1628</v>
       </c>
       <c r="E17" s="12">
         <f>D17/C17</f>
         <v>0.8949972512369434</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="102" customHeight="1">
       <c r="B18" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="23">
         <v>35</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="23">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <f>D18/C18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="12.95" customHeight="1">
       <c r="B19" s="14"/>
-      <c r="C19" s="18"/>
-      <c r="D19" s="18"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
       <c r="E19" s="15"/>
     </row>
     <row r="20" spans="2:5" ht="270" customHeight="1">
-      <c r="B20" s="22" t="s">
+      <c r="B20" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="23"/>
-[...1 lines deleted...]
-      <c r="E20" s="24"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B20:E20"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A744F7AE12D61418743C908E94ABE25" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="827b00e5d123338055923b20f98b865e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="190fbe1c-f6d7-450f-b880-6b51ba2d4a55" xmlns:ns3="12fce978-23e1-42c5-82fd-0b8cde7c3144" xmlns:ns4="230e9df3-be65-4c73-a93b-d1236ebd677e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1a1c2d51122c3f957168141aee583f8e" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="230e9df3-be65-4c73-a93b-d1236ebd677e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="190fbe1c-f6d7-450f-b880-6b51ba2d4a55">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A744F7AE12D61418743C908E94ABE25" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bd97f09685567079afaefd8e004753b3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="190fbe1c-f6d7-450f-b880-6b51ba2d4a55" xmlns:ns3="12fce978-23e1-42c5-82fd-0b8cde7c3144" xmlns:ns4="230e9df3-be65-4c73-a93b-d1236ebd677e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14b450a002a78d14875e28cdef06025b" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="190fbe1c-f6d7-450f-b880-6b51ba2d4a55"/>
     <xsd:import namespace="12fce978-23e1-42c5-82fd-0b8cde7c3144"/>
     <xsd:import namespace="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDocTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:HasDigitalSignature" minOccurs="0"/>
+                <xsd:element ref="ns2:DigitalSignatureProvider" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="12" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="190fbe1c-f6d7-450f-b880-6b51ba2d4a55" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -1230,50 +1253,60 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDocTags" ma:index="26" nillable="true" ma:displayName="MediaServiceDocTags" ma:hidden="true" ma:internalName="MediaServiceDocTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSystemTags" ma:index="28" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="29" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="HasDigitalSignature" ma:index="30" nillable="true" ma:displayName="Signed electronically" ma:internalName="HasDigitalSignature" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DigitalSignatureProvider" ma:index="31" nillable="true" ma:displayName="Signature provider" ma:internalName="DigitalSignatureProvider" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="12fce978-23e1-42c5-82fd-0b8cde7c3144" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -1379,108 +1412,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{371155FD-004C-451B-A406-83B055C03244}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83640A12-F1B6-4F29-B186-A5F2BF9EB358}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04392A66-F510-4AB0-B191-5E25920DA360}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83640A12-F1B6-4F29-B186-A5F2BF9EB358}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A3B9392-DA0A-487A-B6C4-3EC2A745D786}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1a19d03a-48bc-4359-8038-5b5f6d5847c3}" enabled="1" method="Standard" siteId="{72f988bf-86f1-41af-91ab-2d7cd011db47}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 2021-H2 Government Requests for Content Removal</dc:title>
   <dc:subject/>
   <dc:creator>Microsoft</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_SiteId">
     <vt:lpwstr>72f988bf-86f1-41af-91ab-2d7cd011db47</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_Owner">
     <vt:lpwstr>dgates@microsoft.com</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_SetDate">
     <vt:lpwstr>2018-03-22T20:28:14.8143922Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_Name">
     <vt:lpwstr>General</vt:lpwstr>
   </property>