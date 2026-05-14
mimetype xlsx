--- v0 (2026-02-15)
+++ v1 (2026-05-14)
@@ -6,55 +6,55 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29808"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30006"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="21" documentId="8_{725328DD-849A-4A44-B238-2EC054FDCF64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{71AFBD92-F41E-4B3C-A3DD-7593174C9FAF}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{08A7A9A0-8FE8-4D0B-89A3-5DA0B190661E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Civil" sheetId="12" r:id="rId1"/>
     <sheet name="Criminal" sheetId="2" r:id="rId2"/>
     <sheet name="Emergencies" sheetId="10" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -388,53 +388,53 @@
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>To Be Determined</t>
   </si>
   <si>
     <t>UAE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0%"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="56"/>
       <color rgb="FF505050"/>
       <name val="Segoe Light"/>
     </font>
     <font>
       <sz val="56"/>
       <color theme="0"/>
       <name val="Segoe Light"/>
@@ -767,176 +767,176 @@
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="14" fillId="8" borderId="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="14" fillId="12" borderId="2"/>
+    <xf numFmtId="165" fontId="14" fillId="8" borderId="1"/>
+    <xf numFmtId="166" fontId="17" fillId="10" borderId="2"/>
+    <xf numFmtId="165" fontId="14" fillId="12" borderId="2"/>
   </cellStyleXfs>
   <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="9" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="9" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="9" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="9" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="9" borderId="2" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="9" borderId="2" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="19" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="19" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="10" fontId="19" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="41" fontId="19" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="20" fillId="11" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="20" fillId="11" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="11" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="11" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="13" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="13" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="22" fillId="14" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="22" fillId="14" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="14" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="22" fillId="15" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="22" fillId="15" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="15" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="18" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="22" fillId="13" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="2-TOTALS" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="3b-SOME DATA 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="4a-NO DATA" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1234,380 +1234,380 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A17E668-4939-48DC-B7E7-CB530E9BB5CA}">
   <dimension ref="A1:N184"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.65"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.85546875" customWidth="1"/>
     <col min="2" max="2" width="2" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" customWidth="1"/>
     <col min="5" max="5" width="2.5703125" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" customWidth="1"/>
     <col min="8" max="8" width="22.5703125" customWidth="1"/>
     <col min="9" max="9" width="16.28515625" customWidth="1"/>
     <col min="10" max="10" width="2" customWidth="1"/>
     <col min="11" max="11" width="18.140625" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="69.95">
+    <row r="1" spans="1:14" ht="69">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
-    <row r="2" spans="1:14" ht="27.4">
+    <row r="2" spans="1:14" ht="27.75">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
     </row>
-    <row r="3" spans="1:14" ht="21">
-[...13 lines deleted...]
-      <c r="N3" s="40"/>
+    <row r="3" spans="1:14" ht="20.25">
+      <c r="A3" s="42"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
     </row>
     <row r="4" spans="1:14" ht="27">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
-      <c r="C4" s="41" t="s">
+      <c r="C4" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="42"/>
+      <c r="D4" s="44"/>
       <c r="E4" s="9"/>
-      <c r="F4" s="43" t="s">
+      <c r="F4" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="44"/>
-[...1 lines deleted...]
-      <c r="I4" s="44"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="45" t="s">
+      <c r="K4" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="46"/>
-[...1 lines deleted...]
-      <c r="N4" s="46"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
     </row>
     <row r="5" spans="1:14" ht="93" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13"/>
-      <c r="F5" s="47" t="s">
+      <c r="F5" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="48"/>
-      <c r="H5" s="47" t="s">
+      <c r="G5" s="50"/>
+      <c r="H5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="47"/>
+      <c r="I5" s="49"/>
       <c r="J5" s="13"/>
-      <c r="K5" s="49" t="s">
+      <c r="K5" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="49"/>
-      <c r="M5" s="49" t="s">
+      <c r="L5" s="51"/>
+      <c r="M5" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="49"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14" ht="17.649999999999999">
+      <c r="N5" s="51"/>
+    </row>
+    <row r="6" spans="1:14" ht="18.75">
       <c r="A6" s="11"/>
       <c r="B6" s="11"/>
       <c r="C6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="18"/>
       <c r="K6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="26.1">
+    <row r="7" spans="1:14" ht="26.25">
       <c r="A7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="21">
         <f>SUM(C8:C11)</f>
         <v>283</v>
       </c>
       <c r="D7" s="21">
         <f>SUM(D8:D11)</f>
         <v>929</v>
       </c>
       <c r="E7" s="22"/>
       <c r="F7" s="23">
         <f>G7/C7</f>
         <v>3.5335689045936395E-3</v>
       </c>
       <c r="G7" s="24">
         <f>SUM(G8:G11)</f>
         <v>1</v>
       </c>
       <c r="H7" s="23">
         <f>I7/C7</f>
         <v>0.1166077738515901</v>
       </c>
       <c r="I7" s="25">
         <f>SUM(I8:I11)</f>
         <v>33</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="23">
         <f>L7/C7</f>
         <v>4.5936395759717315E-2</v>
       </c>
       <c r="L7" s="26">
         <f>SUM(L8:L11)</f>
         <v>13</v>
       </c>
       <c r="M7" s="23">
         <f>N7/C7</f>
         <v>0.83392226148409898</v>
       </c>
       <c r="N7" s="27">
         <f>SUM(N8:N11)</f>
         <v>236</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="18">
+    <row r="8" spans="1:14" ht="17.25">
       <c r="A8" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="38">
         <v>3</v>
       </c>
       <c r="D8" s="29">
         <v>4</v>
       </c>
       <c r="E8" s="30"/>
       <c r="F8" s="31">
         <f>G8/D8</f>
         <v>0</v>
       </c>
       <c r="G8" s="32">
         <v>0</v>
       </c>
       <c r="H8" s="31">
         <f>I8/D8</f>
         <v>0</v>
       </c>
       <c r="I8" s="32">
         <v>0</v>
       </c>
       <c r="J8" s="30"/>
       <c r="K8" s="33">
         <f>L8/D8</f>
         <v>0</v>
       </c>
       <c r="L8" s="34">
         <v>0</v>
       </c>
       <c r="M8" s="33">
         <f>N8/D8</f>
         <v>0.75</v>
       </c>
       <c r="N8" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="18">
+    <row r="9" spans="1:14" ht="17.25">
       <c r="A9" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="38">
         <v>31</v>
       </c>
       <c r="D9" s="29">
         <v>197</v>
       </c>
       <c r="E9" s="30"/>
       <c r="F9" s="31">
         <f t="shared" ref="F9:F11" si="0">G9/D9</f>
         <v>5.076142131979695E-3</v>
       </c>
       <c r="G9" s="32">
         <v>1</v>
       </c>
       <c r="H9" s="31">
         <f t="shared" ref="H9:H11" si="1">I9/D9</f>
         <v>0.13705583756345177</v>
       </c>
       <c r="I9" s="32">
         <v>27</v>
       </c>
       <c r="J9" s="30"/>
       <c r="K9" s="33">
         <f t="shared" ref="K9:K11" si="2">L9/D9</f>
         <v>1.5228426395939087E-2</v>
       </c>
       <c r="L9" s="34">
         <v>3</v>
       </c>
       <c r="M9" s="33">
         <f t="shared" ref="M9:M11" si="3">N9/D9</f>
         <v>0</v>
       </c>
       <c r="N9" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="18">
+    <row r="10" spans="1:14" ht="17.25">
       <c r="A10" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="38">
         <v>4</v>
       </c>
       <c r="D10" s="29">
         <v>6</v>
       </c>
       <c r="E10" s="30"/>
       <c r="F10" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G10" s="32">
         <v>0</v>
       </c>
       <c r="H10" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I10" s="32">
         <v>0</v>
       </c>
       <c r="J10" s="30"/>
       <c r="K10" s="33">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L10" s="34">
         <v>0</v>
       </c>
       <c r="M10" s="33">
         <f t="shared" si="3"/>
         <v>0.66666666666666663</v>
       </c>
       <c r="N10" s="34">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="18">
+    <row r="11" spans="1:14" ht="17.25">
       <c r="A11" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="28"/>
       <c r="C11" s="38">
         <v>245</v>
       </c>
       <c r="D11" s="29">
         <v>722</v>
       </c>
       <c r="E11" s="30"/>
       <c r="F11" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="32">
         <v>0</v>
       </c>
       <c r="H11" s="31">
         <f t="shared" si="1"/>
         <v>8.3102493074792248E-3</v>
       </c>
       <c r="I11" s="32">
         <v>6</v>
       </c>
@@ -1716,209 +1716,209 @@
       <c r="A184" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:Q66"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I59" sqref="I59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.65"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.85546875" customWidth="1"/>
     <col min="2" max="2" width="2" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" customWidth="1"/>
     <col min="5" max="5" width="2.5703125" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22.5703125" customWidth="1"/>
     <col min="9" max="9" width="16.28515625" customWidth="1"/>
     <col min="10" max="10" width="2" customWidth="1"/>
     <col min="11" max="11" width="18.140625" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" customWidth="1"/>
     <col min="14" max="14" width="22.7109375" customWidth="1"/>
     <col min="16" max="16" width="32" customWidth="1"/>
     <col min="17" max="17" width="35" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="69.95">
+    <row r="1" spans="1:14" ht="69">
       <c r="A1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
-    <row r="2" spans="1:14" ht="27.4">
+    <row r="2" spans="1:14" ht="27.75">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
     </row>
-    <row r="3" spans="1:14" ht="21">
-[...13 lines deleted...]
-      <c r="N3" s="40"/>
+    <row r="3" spans="1:14" ht="20.25">
+      <c r="A3" s="42"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
     </row>
     <row r="4" spans="1:14" ht="27">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
-      <c r="C4" s="41" t="s">
+      <c r="C4" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="42"/>
+      <c r="D4" s="44"/>
       <c r="E4" s="9"/>
-      <c r="F4" s="43" t="s">
+      <c r="F4" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="44"/>
-[...1 lines deleted...]
-      <c r="I4" s="44"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="45" t="s">
+      <c r="K4" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="46"/>
-[...1 lines deleted...]
-      <c r="N4" s="46"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
     </row>
     <row r="5" spans="1:14" ht="93" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13"/>
-      <c r="F5" s="47" t="s">
+      <c r="F5" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="48"/>
-      <c r="H5" s="47" t="s">
+      <c r="G5" s="50"/>
+      <c r="H5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="47"/>
+      <c r="I5" s="49"/>
       <c r="J5" s="13"/>
-      <c r="K5" s="49" t="s">
+      <c r="K5" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="49"/>
-      <c r="M5" s="49" t="s">
+      <c r="L5" s="51"/>
+      <c r="M5" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="49"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14" ht="17.649999999999999">
+      <c r="N5" s="51"/>
+    </row>
+    <row r="6" spans="1:14" ht="18.75">
       <c r="A6" s="11"/>
       <c r="B6" s="11"/>
       <c r="C6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="18"/>
       <c r="K6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="26.1">
+    <row r="7" spans="1:14" ht="26.25">
       <c r="A7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="21">
         <v>28593</v>
       </c>
       <c r="D7" s="21">
         <v>101115</v>
       </c>
       <c r="E7" s="22"/>
       <c r="F7" s="23">
         <v>4.7494141922848253E-2</v>
       </c>
       <c r="G7" s="24">
         <v>1358</v>
       </c>
       <c r="H7" s="23">
         <v>0.5925576189976568</v>
       </c>
       <c r="I7" s="25">
         <v>16943</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="23">
@@ -2102,2073 +2102,2073 @@
         <v>0.137196261682243</v>
       </c>
       <c r="G12" s="32">
         <v>367</v>
       </c>
       <c r="H12" s="31">
         <v>0.33682242990654204</v>
       </c>
       <c r="I12" s="32">
         <v>901</v>
       </c>
       <c r="J12" s="30"/>
       <c r="K12" s="33">
         <v>7.3644859813084107E-2</v>
       </c>
       <c r="L12" s="34">
         <v>197</v>
       </c>
       <c r="M12" s="33">
         <v>0.45233644859813082</v>
       </c>
       <c r="N12" s="34">
         <v>1210</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="18">
+    <row r="13" spans="1:14" ht="17.25">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="29">
         <v>1</v>
       </c>
       <c r="D13" s="29">
         <v>1</v>
       </c>
       <c r="E13" s="30"/>
       <c r="F13" s="31">
         <v>0</v>
       </c>
       <c r="G13" s="32">
         <v>0</v>
       </c>
       <c r="H13" s="31">
         <v>1</v>
       </c>
       <c r="I13" s="32">
         <v>1</v>
       </c>
       <c r="J13" s="30"/>
       <c r="K13" s="33">
         <v>0</v>
       </c>
       <c r="L13" s="34">
         <v>0</v>
       </c>
       <c r="M13" s="33">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="18">
+    <row r="14" spans="1:14" ht="17.25">
       <c r="A14" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="29">
         <v>339</v>
       </c>
       <c r="D14" s="29">
         <v>469</v>
       </c>
       <c r="E14" s="30"/>
       <c r="F14" s="31">
         <v>0</v>
       </c>
       <c r="G14" s="32">
         <v>0</v>
       </c>
       <c r="H14" s="31">
         <v>0.60471976401179939</v>
       </c>
       <c r="I14" s="32">
         <v>205</v>
       </c>
       <c r="J14" s="30"/>
       <c r="K14" s="33">
         <v>0.11799410029498525</v>
       </c>
       <c r="L14" s="34">
         <v>40</v>
       </c>
       <c r="M14" s="33">
         <v>0.27728613569321536</v>
       </c>
       <c r="N14" s="34">
         <v>94</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="18">
+    <row r="15" spans="1:14" ht="17.25">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="29">
         <v>17</v>
       </c>
       <c r="D15" s="29">
         <v>29</v>
       </c>
       <c r="E15" s="30"/>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="32">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0.58823529411764708</v>
       </c>
       <c r="I15" s="32">
         <v>10</v>
       </c>
       <c r="J15" s="30"/>
       <c r="K15" s="33">
         <v>0</v>
       </c>
       <c r="L15" s="34">
         <v>0</v>
       </c>
       <c r="M15" s="33">
         <v>0.41176470588235292</v>
       </c>
       <c r="N15" s="34">
         <v>7</v>
       </c>
     </row>
-    <row r="16" spans="1:14" ht="18">
+    <row r="16" spans="1:14" ht="17.25">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="29">
         <v>13</v>
       </c>
       <c r="D16" s="29">
         <v>1</v>
       </c>
       <c r="E16" s="30"/>
       <c r="F16" s="31">
         <v>0</v>
       </c>
       <c r="G16" s="32">
         <v>0</v>
       </c>
       <c r="H16" s="31">
         <v>0</v>
       </c>
       <c r="I16" s="32">
         <v>0</v>
       </c>
       <c r="J16" s="30"/>
       <c r="K16" s="33">
         <v>0</v>
       </c>
       <c r="L16" s="34">
         <v>0</v>
       </c>
       <c r="M16" s="33">
         <v>1</v>
       </c>
       <c r="N16" s="34">
         <v>13</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="18">
+    <row r="17" spans="1:14" ht="17.25">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="28"/>
       <c r="C17" s="29">
         <v>17</v>
       </c>
       <c r="D17" s="29">
         <v>22</v>
       </c>
       <c r="E17" s="30"/>
       <c r="F17" s="31">
         <v>0</v>
       </c>
       <c r="G17" s="32">
         <v>0</v>
       </c>
       <c r="H17" s="31">
         <v>0.23529411764705882</v>
       </c>
       <c r="I17" s="32">
         <v>4</v>
       </c>
       <c r="J17" s="30"/>
       <c r="K17" s="33">
         <v>5.8823529411764705E-2</v>
       </c>
       <c r="L17" s="34">
         <v>1</v>
       </c>
       <c r="M17" s="33">
         <v>0.70588235294117652</v>
       </c>
       <c r="N17" s="34">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="18">
+    <row r="18" spans="1:14" ht="17.25">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="29">
         <v>11</v>
       </c>
       <c r="D18" s="29">
         <v>14</v>
       </c>
       <c r="E18" s="30"/>
       <c r="F18" s="31">
         <v>0</v>
       </c>
       <c r="G18" s="32">
         <v>0</v>
       </c>
       <c r="H18" s="31">
         <v>0.63636363636363635</v>
       </c>
       <c r="I18" s="32">
         <v>7</v>
       </c>
       <c r="J18" s="30"/>
       <c r="K18" s="33">
         <v>0.18181818181818182</v>
       </c>
       <c r="L18" s="34">
         <v>2</v>
       </c>
       <c r="M18" s="33">
         <v>0.18181818181818182</v>
       </c>
       <c r="N18" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="18">
+    <row r="19" spans="1:14" ht="17.25">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="35"/>
       <c r="C19" s="29">
         <v>15</v>
       </c>
       <c r="D19" s="29">
         <v>17</v>
       </c>
       <c r="E19" s="30"/>
       <c r="F19" s="31">
         <v>0</v>
       </c>
       <c r="G19" s="32">
         <v>0</v>
       </c>
       <c r="H19" s="31">
         <v>0.8666666666666667</v>
       </c>
       <c r="I19" s="32">
         <v>13</v>
       </c>
       <c r="J19" s="30"/>
       <c r="K19" s="33">
         <v>0</v>
       </c>
       <c r="L19" s="34">
         <v>0</v>
       </c>
       <c r="M19" s="33">
         <v>0.13333333333333333</v>
       </c>
       <c r="N19" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="18">
+    <row r="20" spans="1:14" ht="17.25">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="29">
         <v>15</v>
       </c>
       <c r="D20" s="29">
         <v>16</v>
       </c>
       <c r="E20" s="30"/>
       <c r="F20" s="31">
         <v>0</v>
       </c>
       <c r="G20" s="32">
         <v>0</v>
       </c>
       <c r="H20" s="31">
         <v>0.8</v>
       </c>
       <c r="I20" s="32">
         <v>12</v>
       </c>
       <c r="J20" s="30"/>
       <c r="K20" s="33">
         <v>0</v>
       </c>
       <c r="L20" s="34">
         <v>0</v>
       </c>
       <c r="M20" s="33">
         <v>0.2</v>
       </c>
       <c r="N20" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="18">
+    <row r="21" spans="1:14" ht="17.25">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="29">
         <v>55</v>
       </c>
       <c r="D21" s="29">
         <v>79</v>
       </c>
       <c r="E21" s="30"/>
       <c r="F21" s="31">
         <v>0</v>
       </c>
       <c r="G21" s="32">
         <v>0</v>
       </c>
       <c r="H21" s="31">
         <v>0.72727272727272729</v>
       </c>
       <c r="I21" s="32">
         <v>40</v>
       </c>
       <c r="J21" s="30"/>
       <c r="K21" s="33">
         <v>0.16363636363636364</v>
       </c>
       <c r="L21" s="34">
         <v>9</v>
       </c>
       <c r="M21" s="33">
         <v>0.10909090909090909</v>
       </c>
       <c r="N21" s="34">
         <v>6</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="18">
+    <row r="22" spans="1:14" ht="17.25">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="29">
         <v>8</v>
       </c>
       <c r="D22" s="29">
         <v>8</v>
       </c>
       <c r="E22" s="30"/>
       <c r="F22" s="31">
         <v>0</v>
       </c>
       <c r="G22" s="32">
         <v>0</v>
       </c>
       <c r="H22" s="31">
         <v>0.375</v>
       </c>
       <c r="I22" s="32">
         <v>3</v>
       </c>
       <c r="J22" s="30"/>
       <c r="K22" s="33">
         <v>0.125</v>
       </c>
       <c r="L22" s="34">
         <v>1</v>
       </c>
       <c r="M22" s="33">
         <v>0.5</v>
       </c>
       <c r="N22" s="34">
         <v>4</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="18">
+    <row r="23" spans="1:14" ht="17.25">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="29">
         <v>4</v>
       </c>
       <c r="D23" s="29">
         <v>4</v>
       </c>
       <c r="E23" s="30"/>
       <c r="F23" s="31">
         <v>0</v>
       </c>
       <c r="G23" s="32">
         <v>0</v>
       </c>
       <c r="H23" s="31">
         <v>0.5</v>
       </c>
       <c r="I23" s="32">
         <v>2</v>
       </c>
       <c r="J23" s="30"/>
       <c r="K23" s="33">
         <v>0.25</v>
       </c>
       <c r="L23" s="34">
         <v>1</v>
       </c>
       <c r="M23" s="33">
         <v>0.25</v>
       </c>
       <c r="N23" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="18">
+    <row r="24" spans="1:14" ht="17.25">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="29">
         <v>9</v>
       </c>
       <c r="D24" s="29">
         <v>9</v>
       </c>
       <c r="E24" s="30"/>
       <c r="F24" s="31">
         <v>0</v>
       </c>
       <c r="G24" s="32">
         <v>0</v>
       </c>
       <c r="H24" s="31">
         <v>0.44444444444444442</v>
       </c>
       <c r="I24" s="32">
         <v>4</v>
       </c>
       <c r="J24" s="30"/>
       <c r="K24" s="33">
         <v>0.44444444444444442</v>
       </c>
       <c r="L24" s="34">
         <v>4</v>
       </c>
       <c r="M24" s="33">
         <v>0.1111111111111111</v>
       </c>
       <c r="N24" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="18">
+    <row r="25" spans="1:14" ht="17.25">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="29">
         <v>93</v>
       </c>
       <c r="D25" s="29">
         <v>218</v>
       </c>
       <c r="E25" s="30"/>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="32">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0.63440860215053763</v>
       </c>
       <c r="I25" s="32">
         <v>59</v>
       </c>
       <c r="J25" s="30"/>
       <c r="K25" s="33">
         <v>0.30107526881720431</v>
       </c>
       <c r="L25" s="34">
         <v>28</v>
       </c>
       <c r="M25" s="33">
         <v>6.4516129032258063E-2</v>
       </c>
       <c r="N25" s="34">
         <v>6</v>
       </c>
     </row>
-    <row r="26" spans="1:14" ht="18">
+    <row r="26" spans="1:14" ht="17.25">
       <c r="A26" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="29">
         <v>2090</v>
       </c>
       <c r="D26" s="29">
         <v>2212</v>
       </c>
       <c r="E26" s="30"/>
       <c r="F26" s="31">
         <v>0</v>
       </c>
       <c r="G26" s="32">
         <v>0</v>
       </c>
       <c r="H26" s="31">
         <v>0.5267942583732057</v>
       </c>
       <c r="I26" s="32">
         <v>1101</v>
       </c>
       <c r="J26" s="30"/>
       <c r="K26" s="33">
         <v>0.16220095693779904</v>
       </c>
       <c r="L26" s="34">
         <v>339</v>
       </c>
       <c r="M26" s="33">
         <v>0.31100478468899523</v>
       </c>
       <c r="N26" s="34">
         <v>650</v>
       </c>
     </row>
-    <row r="27" spans="1:14" ht="18">
+    <row r="27" spans="1:14" ht="17.25">
       <c r="A27" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="28"/>
       <c r="C27" s="29">
         <v>4415</v>
       </c>
       <c r="D27" s="29">
         <v>10149</v>
       </c>
       <c r="E27" s="30"/>
       <c r="F27" s="31">
         <v>0</v>
       </c>
       <c r="G27" s="32">
         <v>0</v>
       </c>
       <c r="H27" s="31">
         <v>0.56806342015855038</v>
       </c>
       <c r="I27" s="32">
         <v>2508</v>
       </c>
       <c r="J27" s="30"/>
       <c r="K27" s="33">
         <v>0.1186862967157418</v>
       </c>
       <c r="L27" s="34">
         <v>524</v>
       </c>
       <c r="M27" s="33">
         <v>0.3132502831257078</v>
       </c>
       <c r="N27" s="34">
         <v>1383</v>
       </c>
     </row>
-    <row r="28" spans="1:14" ht="18">
+    <row r="28" spans="1:14" ht="17.25">
       <c r="A28" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="29">
         <v>84</v>
       </c>
       <c r="D28" s="29">
         <v>83</v>
       </c>
       <c r="E28" s="30"/>
       <c r="F28" s="31">
         <v>0</v>
       </c>
       <c r="G28" s="32">
         <v>0</v>
       </c>
       <c r="H28" s="31">
         <v>0.5357142857142857</v>
       </c>
       <c r="I28" s="32">
         <v>45</v>
       </c>
       <c r="J28" s="30"/>
       <c r="K28" s="33">
         <v>0.20238095238095238</v>
       </c>
       <c r="L28" s="34">
         <v>17</v>
       </c>
       <c r="M28" s="33">
         <v>0.26190476190476192</v>
       </c>
       <c r="N28" s="34">
         <v>22</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="18">
+    <row r="29" spans="1:14" ht="17.25">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="29">
         <v>2</v>
       </c>
       <c r="D29" s="29">
         <v>0</v>
       </c>
       <c r="E29" s="30"/>
       <c r="F29" s="31">
         <v>0</v>
       </c>
       <c r="G29" s="32">
         <v>0</v>
       </c>
       <c r="H29" s="31">
         <v>0</v>
       </c>
       <c r="I29" s="32">
         <v>0</v>
       </c>
       <c r="J29" s="30"/>
       <c r="K29" s="33">
         <v>0</v>
       </c>
       <c r="L29" s="34">
         <v>0</v>
       </c>
       <c r="M29" s="33">
         <v>1</v>
       </c>
       <c r="N29" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:14" ht="18">
+    <row r="30" spans="1:14" ht="17.25">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="29">
         <v>33</v>
       </c>
       <c r="D30" s="29">
         <v>42</v>
       </c>
       <c r="E30" s="30"/>
       <c r="F30" s="31">
         <v>0</v>
       </c>
       <c r="G30" s="32">
         <v>0</v>
       </c>
       <c r="H30" s="31">
         <v>0.54545454545454541</v>
       </c>
       <c r="I30" s="32">
         <v>18</v>
       </c>
       <c r="J30" s="30"/>
       <c r="K30" s="33">
         <v>0.21212121212121213</v>
       </c>
       <c r="L30" s="34">
         <v>7</v>
       </c>
       <c r="M30" s="33">
         <v>0.24242424242424243</v>
       </c>
       <c r="N30" s="34">
         <v>8</v>
       </c>
     </row>
-    <row r="31" spans="1:14" ht="18">
+    <row r="31" spans="1:14" ht="17.25">
       <c r="A31" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="28"/>
       <c r="C31" s="29">
         <v>2223</v>
       </c>
       <c r="D31" s="29">
         <v>3220</v>
       </c>
       <c r="E31" s="30"/>
       <c r="F31" s="31">
         <v>0</v>
       </c>
       <c r="G31" s="32">
         <v>0</v>
       </c>
       <c r="H31" s="31">
         <v>0.54520917678812419</v>
       </c>
       <c r="I31" s="32">
         <v>1212</v>
       </c>
       <c r="J31" s="30"/>
       <c r="K31" s="33">
         <v>9.5366621682411154E-2</v>
       </c>
       <c r="L31" s="34">
         <v>212</v>
       </c>
       <c r="M31" s="33">
         <v>0.35942420152946469</v>
       </c>
       <c r="N31" s="34">
         <v>799</v>
       </c>
     </row>
-    <row r="32" spans="1:14" ht="18">
+    <row r="32" spans="1:14" ht="17.25">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="29">
         <v>88</v>
       </c>
       <c r="D32" s="29">
         <v>214</v>
       </c>
       <c r="E32" s="30"/>
       <c r="F32" s="31">
         <v>0.45454545454545453</v>
       </c>
       <c r="G32" s="32">
         <v>40</v>
       </c>
       <c r="H32" s="31">
         <v>9.0909090909090912E-2</v>
       </c>
       <c r="I32" s="32">
         <v>8</v>
       </c>
       <c r="J32" s="30"/>
       <c r="K32" s="33">
         <v>0.14772727272727273</v>
       </c>
       <c r="L32" s="34">
         <v>13</v>
       </c>
       <c r="M32" s="33">
         <v>0.30681818181818182</v>
       </c>
       <c r="N32" s="34">
         <v>27</v>
       </c>
     </row>
-    <row r="33" spans="1:14" ht="18">
+    <row r="33" spans="1:14" ht="17.25">
       <c r="A33" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="28"/>
       <c r="C33" s="29">
         <v>9</v>
       </c>
       <c r="D33" s="29">
         <v>18</v>
       </c>
       <c r="E33" s="30"/>
       <c r="F33" s="31">
         <v>0</v>
       </c>
       <c r="G33" s="32">
         <v>0</v>
       </c>
       <c r="H33" s="31">
         <v>0.66666666666666663</v>
       </c>
       <c r="I33" s="32">
         <v>6</v>
       </c>
       <c r="J33" s="30"/>
       <c r="K33" s="33">
         <v>0.33333333333333331</v>
       </c>
       <c r="L33" s="34">
         <v>3</v>
       </c>
       <c r="M33" s="33">
         <v>0</v>
       </c>
       <c r="N33" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:14" ht="18">
+    <row r="34" spans="1:14" ht="17.25">
       <c r="A34" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="29">
         <v>262</v>
       </c>
       <c r="D34" s="29">
         <v>266</v>
       </c>
       <c r="E34" s="30"/>
       <c r="F34" s="31">
         <v>3.8167938931297708E-3</v>
       </c>
       <c r="G34" s="32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H34" s="31">
         <v>0.25572519083969464</v>
       </c>
       <c r="I34" s="32">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J34" s="30"/>
       <c r="K34" s="33">
         <v>0.19465648854961831</v>
       </c>
       <c r="L34" s="34">
         <v>51</v>
       </c>
       <c r="M34" s="33">
         <v>0.54580152671755722</v>
       </c>
       <c r="N34" s="34">
         <v>143</v>
       </c>
     </row>
-    <row r="35" spans="1:14" ht="18">
+    <row r="35" spans="1:14" ht="17.25">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="29">
         <v>196</v>
       </c>
       <c r="D35" s="29">
         <v>592</v>
       </c>
       <c r="E35" s="30"/>
       <c r="F35" s="31">
         <v>0</v>
       </c>
       <c r="G35" s="32">
         <v>0</v>
       </c>
       <c r="H35" s="31">
         <v>0.51530612244897955</v>
       </c>
       <c r="I35" s="32">
         <v>101</v>
       </c>
       <c r="J35" s="30"/>
       <c r="K35" s="33">
         <v>0.18877551020408162</v>
       </c>
       <c r="L35" s="34">
         <v>37</v>
       </c>
       <c r="M35" s="33">
         <v>0.29591836734693877</v>
       </c>
       <c r="N35" s="34">
         <v>58</v>
       </c>
     </row>
-    <row r="36" spans="1:14" ht="18">
+    <row r="36" spans="1:14" ht="17.25">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="29">
         <v>2</v>
       </c>
       <c r="D36" s="29">
         <v>2</v>
       </c>
       <c r="E36" s="30"/>
       <c r="F36" s="31">
         <v>0</v>
       </c>
       <c r="G36" s="32">
         <v>0</v>
       </c>
       <c r="H36" s="31">
         <v>1</v>
       </c>
       <c r="I36" s="32">
         <v>2</v>
       </c>
       <c r="J36" s="30"/>
       <c r="K36" s="33">
         <v>0</v>
       </c>
       <c r="L36" s="34">
         <v>0</v>
       </c>
       <c r="M36" s="33">
         <v>0</v>
       </c>
       <c r="N36" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:14" ht="18">
+    <row r="37" spans="1:14" ht="17.25">
       <c r="A37" t="s">
         <v>57</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="29">
         <v>22</v>
       </c>
       <c r="D37" s="29">
         <v>19</v>
       </c>
       <c r="E37" s="30"/>
       <c r="F37" s="31">
         <v>0</v>
       </c>
       <c r="G37" s="32">
         <v>0</v>
       </c>
       <c r="H37" s="31">
         <v>0.36363636363636365</v>
       </c>
       <c r="I37" s="32">
         <v>8</v>
       </c>
       <c r="J37" s="30"/>
       <c r="K37" s="33">
         <v>9.0909090909090912E-2</v>
       </c>
       <c r="L37" s="34">
         <v>2</v>
       </c>
       <c r="M37" s="33">
         <v>0.54545454545454541</v>
       </c>
       <c r="N37" s="34">
         <v>12</v>
       </c>
     </row>
-    <row r="38" spans="1:14" ht="18">
+    <row r="38" spans="1:14" ht="17.25">
       <c r="A38" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="35"/>
       <c r="C38" s="29">
         <v>11</v>
       </c>
       <c r="D38" s="29">
         <v>10</v>
       </c>
       <c r="E38" s="30"/>
       <c r="F38" s="31">
         <v>0</v>
       </c>
       <c r="G38" s="32">
         <v>0</v>
       </c>
       <c r="H38" s="31">
         <v>0.27272727272727271</v>
       </c>
       <c r="I38" s="32">
         <v>3</v>
       </c>
       <c r="J38" s="30"/>
       <c r="K38" s="33">
         <v>0</v>
       </c>
       <c r="L38" s="34">
         <v>0</v>
       </c>
       <c r="M38" s="33">
         <v>0.72727272727272729</v>
       </c>
       <c r="N38" s="34">
         <v>8</v>
       </c>
     </row>
-    <row r="39" spans="1:14" ht="18">
+    <row r="39" spans="1:14" ht="17.25">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39" s="28"/>
       <c r="C39" s="29">
         <v>21</v>
       </c>
       <c r="D39" s="29">
         <v>22</v>
       </c>
       <c r="E39" s="30"/>
       <c r="F39" s="31">
         <v>0</v>
       </c>
       <c r="G39" s="32">
         <v>0</v>
       </c>
       <c r="H39" s="31">
         <v>0.90476190476190477</v>
       </c>
       <c r="I39" s="32">
         <v>19</v>
       </c>
       <c r="J39" s="30"/>
       <c r="K39" s="33">
         <v>0</v>
       </c>
       <c r="L39" s="34">
         <v>0</v>
       </c>
       <c r="M39" s="33">
         <v>9.5238095238095233E-2</v>
       </c>
       <c r="N39" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="40" spans="1:14" ht="18">
+    <row r="40" spans="1:14" ht="17.25">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40" s="28"/>
       <c r="C40" s="29">
         <v>158</v>
       </c>
       <c r="D40" s="29">
         <v>231</v>
       </c>
       <c r="E40" s="30"/>
       <c r="F40" s="31">
         <v>0</v>
       </c>
       <c r="G40" s="32">
         <v>0</v>
       </c>
       <c r="H40" s="31">
         <v>0.55696202531645567</v>
       </c>
       <c r="I40" s="32">
         <v>88</v>
       </c>
       <c r="J40" s="30"/>
       <c r="K40" s="33">
         <v>8.2278481012658222E-2</v>
       </c>
       <c r="L40" s="34">
         <v>13</v>
       </c>
       <c r="M40" s="33">
         <v>0.36075949367088606</v>
       </c>
       <c r="N40" s="34">
         <v>57</v>
       </c>
     </row>
-    <row r="41" spans="1:14" ht="18">
+    <row r="41" spans="1:14" ht="17.25">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41" s="28"/>
       <c r="C41" s="29">
         <v>1</v>
       </c>
       <c r="D41" s="29">
         <v>1</v>
       </c>
       <c r="E41" s="30"/>
       <c r="F41" s="31">
         <v>0</v>
       </c>
       <c r="G41" s="32">
         <v>0</v>
       </c>
       <c r="H41" s="31">
         <v>0</v>
       </c>
       <c r="I41" s="32">
         <v>0</v>
       </c>
       <c r="J41" s="30"/>
       <c r="K41" s="33">
         <v>1</v>
       </c>
       <c r="L41" s="34">
         <v>1</v>
       </c>
       <c r="M41" s="33">
         <v>0</v>
       </c>
       <c r="N41" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:14" ht="18">
+    <row r="42" spans="1:14" ht="17.25">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42" s="35"/>
       <c r="C42" s="29">
         <v>1</v>
       </c>
       <c r="D42" s="29">
         <v>1</v>
       </c>
       <c r="E42" s="30"/>
       <c r="F42" s="31">
         <v>0</v>
       </c>
       <c r="G42" s="32">
         <v>0</v>
       </c>
       <c r="H42" s="31">
         <v>1</v>
       </c>
       <c r="I42" s="32">
         <v>1</v>
       </c>
       <c r="J42" s="30"/>
       <c r="K42" s="33">
         <v>0</v>
       </c>
       <c r="L42" s="34">
         <v>0</v>
       </c>
       <c r="M42" s="33">
         <v>0</v>
       </c>
       <c r="N42" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:14" ht="18">
+    <row r="43" spans="1:14" ht="17.25">
       <c r="A43" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="35"/>
       <c r="C43" s="29">
         <v>208</v>
       </c>
       <c r="D43" s="29">
         <v>287</v>
       </c>
       <c r="E43" s="30"/>
       <c r="F43" s="31">
         <v>0</v>
       </c>
       <c r="G43" s="32">
         <v>0</v>
       </c>
       <c r="H43" s="31">
         <v>0.78365384615384615</v>
       </c>
       <c r="I43" s="32">
         <v>163</v>
       </c>
       <c r="J43" s="30"/>
       <c r="K43" s="33">
         <v>0.11538461538461539</v>
       </c>
       <c r="L43" s="34">
         <v>24</v>
       </c>
       <c r="M43" s="33">
         <v>0.10096153846153846</v>
       </c>
       <c r="N43" s="34">
         <v>21</v>
       </c>
     </row>
-    <row r="44" spans="1:14" ht="18">
+    <row r="44" spans="1:14" ht="17.25">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="35"/>
       <c r="C44" s="29">
         <v>13</v>
       </c>
       <c r="D44" s="29">
         <v>14</v>
       </c>
       <c r="E44" s="30"/>
       <c r="F44" s="31">
         <v>0</v>
       </c>
       <c r="G44" s="32">
         <v>0</v>
       </c>
       <c r="H44" s="31">
         <v>0.23076923076923078</v>
       </c>
       <c r="I44" s="32">
         <v>3</v>
       </c>
       <c r="J44" s="30"/>
       <c r="K44" s="33">
         <v>7.6923076923076927E-2</v>
       </c>
       <c r="L44" s="34">
         <v>1</v>
       </c>
       <c r="M44" s="33">
         <v>0.69230769230769229</v>
       </c>
       <c r="N44" s="34">
         <v>9</v>
       </c>
     </row>
-    <row r="45" spans="1:14" ht="18">
+    <row r="45" spans="1:14" ht="17.25">
       <c r="A45" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="28"/>
       <c r="C45" s="29">
         <v>77</v>
       </c>
       <c r="D45" s="29">
         <v>112</v>
       </c>
       <c r="E45" s="30"/>
       <c r="F45" s="31">
         <v>0</v>
       </c>
       <c r="G45" s="32">
         <v>0</v>
       </c>
       <c r="H45" s="31">
         <v>0.81818181818181823</v>
       </c>
       <c r="I45" s="32">
         <v>63</v>
       </c>
       <c r="J45" s="30"/>
       <c r="K45" s="33">
         <v>0.14285714285714285</v>
       </c>
       <c r="L45" s="34">
         <v>11</v>
       </c>
       <c r="M45" s="33">
         <v>3.896103896103896E-2</v>
       </c>
       <c r="N45" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="46" spans="1:14" ht="18">
+    <row r="46" spans="1:14" ht="17.25">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46" s="28"/>
       <c r="C46" s="29">
         <v>1</v>
       </c>
       <c r="D46" s="29">
         <v>0</v>
       </c>
       <c r="E46" s="30"/>
       <c r="F46" s="31">
         <v>0</v>
       </c>
       <c r="G46" s="32">
         <v>0</v>
       </c>
       <c r="H46" s="31">
         <v>0</v>
       </c>
       <c r="I46" s="32">
         <v>0</v>
       </c>
       <c r="J46" s="30"/>
       <c r="K46" s="33">
         <v>0</v>
       </c>
       <c r="L46" s="34">
         <v>0</v>
       </c>
       <c r="M46" s="33">
         <v>1</v>
       </c>
       <c r="N46" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="47" spans="1:14" ht="18">
+    <row r="47" spans="1:14" ht="17.25">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47" s="35"/>
       <c r="C47" s="29">
         <v>4</v>
       </c>
       <c r="D47" s="29">
         <v>3</v>
       </c>
       <c r="E47" s="30"/>
       <c r="F47" s="31">
         <v>0</v>
       </c>
       <c r="G47" s="32">
         <v>0</v>
       </c>
       <c r="H47" s="31">
         <v>0</v>
       </c>
       <c r="I47" s="32">
         <v>0</v>
       </c>
       <c r="J47" s="30"/>
       <c r="K47" s="33">
         <v>0</v>
       </c>
       <c r="L47" s="34">
         <v>0</v>
       </c>
       <c r="M47" s="33">
         <v>1</v>
       </c>
       <c r="N47" s="34">
         <v>4</v>
       </c>
     </row>
-    <row r="48" spans="1:14" ht="18">
+    <row r="48" spans="1:14" ht="17.25">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48" s="28"/>
       <c r="C48" s="29">
         <v>16</v>
       </c>
       <c r="D48" s="29">
         <v>38</v>
       </c>
       <c r="E48" s="30"/>
       <c r="F48" s="31">
         <v>0</v>
       </c>
       <c r="G48" s="32">
         <v>0</v>
       </c>
       <c r="H48" s="31">
         <v>0.3125</v>
       </c>
       <c r="I48" s="32">
         <v>5</v>
       </c>
       <c r="J48" s="30"/>
       <c r="K48" s="33">
         <v>0</v>
       </c>
       <c r="L48" s="34">
         <v>0</v>
       </c>
       <c r="M48" s="33">
         <v>0.6875</v>
       </c>
       <c r="N48" s="34">
         <v>11</v>
       </c>
     </row>
-    <row r="49" spans="1:17" ht="18">
+    <row r="49" spans="1:17" ht="17.25">
       <c r="A49" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="35"/>
       <c r="C49" s="29">
         <v>331</v>
       </c>
       <c r="D49" s="29">
         <v>269</v>
       </c>
       <c r="E49" s="30"/>
       <c r="F49" s="31">
         <v>0</v>
       </c>
       <c r="G49" s="32">
         <v>0</v>
       </c>
       <c r="H49" s="31">
         <v>0.23564954682779457</v>
       </c>
       <c r="I49" s="32">
         <v>78</v>
       </c>
       <c r="J49" s="30"/>
       <c r="K49" s="33">
         <v>8.7613293051359523E-2</v>
       </c>
       <c r="L49" s="34">
         <v>29</v>
       </c>
       <c r="M49" s="33">
         <v>0.67673716012084595</v>
       </c>
       <c r="N49" s="34">
         <v>224</v>
       </c>
-      <c r="P49" s="50" t="s">
+      <c r="P49" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="Q49" s="50" t="s">
+      <c r="Q49" s="40" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="50" spans="1:17" ht="18">
+    <row r="50" spans="1:17" ht="17.25">
       <c r="A50" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="29">
         <v>308</v>
       </c>
       <c r="D50" s="29">
         <v>225</v>
       </c>
       <c r="E50" s="30"/>
       <c r="F50" s="31">
         <v>0</v>
       </c>
       <c r="G50" s="32">
         <v>0</v>
       </c>
       <c r="H50" s="31">
         <v>0.39610389610389612</v>
       </c>
       <c r="I50" s="32">
         <v>122</v>
       </c>
       <c r="J50" s="30"/>
       <c r="K50" s="33">
         <v>7.4675324675324672E-2</v>
       </c>
       <c r="L50" s="34">
         <v>23</v>
       </c>
       <c r="M50" s="33">
         <v>0.52922077922077926</v>
       </c>
       <c r="N50" s="34">
         <v>163</v>
       </c>
-      <c r="P50" s="51"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:17" ht="18">
+      <c r="P50" s="41"/>
+      <c r="Q50" s="41"/>
+    </row>
+    <row r="51" spans="1:17" ht="17.25">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="28"/>
       <c r="C51" s="29">
         <v>3</v>
       </c>
       <c r="D51" s="29">
         <v>3</v>
       </c>
       <c r="E51" s="30"/>
       <c r="F51" s="31">
         <v>0</v>
       </c>
       <c r="G51" s="32">
         <v>0</v>
       </c>
       <c r="H51" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I51" s="32">
         <v>1</v>
       </c>
       <c r="J51" s="30"/>
       <c r="K51" s="33">
         <v>0</v>
       </c>
       <c r="L51" s="34">
         <v>0</v>
       </c>
       <c r="M51" s="33">
         <v>0.66666666666666663</v>
       </c>
       <c r="N51" s="34">
         <v>2</v>
       </c>
-      <c r="P51" s="51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:17" ht="18">
+      <c r="P51" s="41"/>
+      <c r="Q51" s="41"/>
+    </row>
+    <row r="52" spans="1:17" ht="17.25">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52" s="28"/>
       <c r="C52" s="29">
         <v>20</v>
       </c>
       <c r="D52" s="29">
         <v>9</v>
       </c>
       <c r="E52" s="30"/>
       <c r="F52" s="31">
         <v>0</v>
       </c>
       <c r="G52" s="32">
         <v>0</v>
       </c>
       <c r="H52" s="31">
         <v>0</v>
       </c>
       <c r="I52" s="32">
         <v>0</v>
       </c>
       <c r="J52" s="30"/>
       <c r="K52" s="33">
         <v>0</v>
       </c>
       <c r="L52" s="34">
         <v>0</v>
       </c>
       <c r="M52" s="33">
         <v>1</v>
       </c>
       <c r="N52" s="34">
         <v>20</v>
       </c>
       <c r="P52" s="37">
         <v>0</v>
       </c>
       <c r="Q52" s="37">
         <v>1</v>
       </c>
     </row>
-    <row r="53" spans="1:17" ht="18">
+    <row r="53" spans="1:17" ht="17.25">
       <c r="A53" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="29">
         <v>192</v>
       </c>
       <c r="D53" s="29">
         <v>330</v>
       </c>
       <c r="E53" s="30"/>
       <c r="F53" s="31">
         <v>0</v>
       </c>
       <c r="G53" s="32">
         <v>0</v>
       </c>
       <c r="H53" s="31">
         <v>0.67708333333333337</v>
       </c>
       <c r="I53" s="32">
         <v>130</v>
       </c>
       <c r="J53" s="30"/>
       <c r="K53" s="33">
         <v>0.13541666666666666</v>
       </c>
       <c r="L53" s="34">
         <v>26</v>
       </c>
       <c r="M53" s="33">
         <v>0.1875</v>
       </c>
       <c r="N53" s="34">
         <v>36</v>
       </c>
-      <c r="P53" s="50" t="s">
+      <c r="P53" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="Q53" s="50" t="s">
+      <c r="Q53" s="40" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="54" spans="1:17" ht="18">
+    <row r="54" spans="1:17" ht="17.25">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="C54" s="29">
         <v>2</v>
       </c>
       <c r="D54" s="29">
         <v>10</v>
       </c>
       <c r="E54" s="30"/>
       <c r="F54" s="31">
         <v>0</v>
       </c>
       <c r="G54" s="32">
         <v>0</v>
       </c>
       <c r="H54" s="31">
         <v>0</v>
       </c>
       <c r="I54" s="32">
         <v>0</v>
       </c>
       <c r="J54" s="30"/>
       <c r="K54" s="33">
         <v>0</v>
       </c>
       <c r="L54" s="34">
         <v>0</v>
       </c>
       <c r="M54" s="33">
         <v>1</v>
       </c>
       <c r="N54" s="34">
         <v>2</v>
       </c>
-      <c r="P54" s="51"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:17" ht="18">
+      <c r="P54" s="41"/>
+      <c r="Q54" s="41"/>
+    </row>
+    <row r="55" spans="1:17" ht="17.25">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="C55" s="29">
         <v>45</v>
       </c>
       <c r="D55" s="29">
         <v>160</v>
       </c>
       <c r="E55" s="30"/>
       <c r="F55" s="31">
         <v>0</v>
       </c>
       <c r="G55" s="32">
         <v>0</v>
       </c>
       <c r="H55" s="31">
         <v>0.6</v>
       </c>
       <c r="I55" s="32">
         <v>27</v>
       </c>
       <c r="J55" s="30"/>
       <c r="K55" s="33">
         <v>0.1111111111111111</v>
       </c>
       <c r="L55" s="34">
         <v>5</v>
       </c>
       <c r="M55" s="33">
         <v>0.28888888888888886</v>
       </c>
       <c r="N55" s="34">
         <v>13</v>
       </c>
-      <c r="P55" s="51"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:17" ht="18">
+      <c r="P55" s="41"/>
+      <c r="Q55" s="41"/>
+    </row>
+    <row r="56" spans="1:17" ht="17.25">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="C56" s="29">
         <v>1330</v>
       </c>
       <c r="D56" s="29">
         <v>1794</v>
       </c>
       <c r="E56" s="30"/>
       <c r="F56" s="31">
         <v>0</v>
       </c>
       <c r="G56" s="32">
         <v>0</v>
       </c>
       <c r="H56" s="31">
         <v>0.73082706766917294</v>
       </c>
       <c r="I56" s="32">
         <v>972</v>
       </c>
       <c r="J56" s="30"/>
       <c r="K56" s="33">
         <v>0.12857142857142856</v>
       </c>
       <c r="L56" s="34">
         <v>171</v>
       </c>
       <c r="M56" s="33">
         <v>0.14060150375939851</v>
       </c>
       <c r="N56" s="34">
         <v>187</v>
       </c>
       <c r="P56" s="37">
         <v>59</v>
       </c>
       <c r="Q56" s="37">
         <v>5</v>
       </c>
     </row>
-    <row r="57" spans="1:17" ht="18">
+    <row r="57" spans="1:17" ht="17.25">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="C57" s="29">
         <v>532</v>
       </c>
       <c r="D57" s="29">
         <v>888</v>
       </c>
       <c r="F57" s="31">
         <v>0</v>
       </c>
       <c r="G57" s="32">
         <v>0</v>
       </c>
       <c r="H57" s="31">
         <v>0.74060150375939848</v>
       </c>
       <c r="I57" s="32">
         <v>394</v>
       </c>
       <c r="J57" s="39"/>
       <c r="K57" s="33">
         <v>0.17857142857142858</v>
       </c>
       <c r="L57" s="34">
         <v>95</v>
       </c>
       <c r="M57" s="33">
         <v>8.0827067669172928E-2</v>
       </c>
       <c r="N57" s="34">
         <v>43</v>
       </c>
     </row>
-    <row r="58" spans="1:17" ht="18">
+    <row r="58" spans="1:17" ht="17.25">
       <c r="A58" t="s">
         <v>32</v>
       </c>
       <c r="C58" s="29">
         <v>609</v>
       </c>
       <c r="D58" s="29">
         <v>803</v>
       </c>
       <c r="F58" s="31">
         <v>1.6420361247947454E-3</v>
       </c>
       <c r="G58" s="32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H58" s="31">
         <v>0.77832512315270941</v>
       </c>
       <c r="I58" s="32">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="J58" s="39"/>
       <c r="K58" s="33">
         <v>0.15435139573070608</v>
       </c>
       <c r="L58" s="34">
         <v>94</v>
       </c>
       <c r="M58" s="33">
         <v>6.5681444991789822E-2</v>
       </c>
       <c r="N58" s="34">
         <v>40</v>
       </c>
     </row>
-    <row r="59" spans="1:17" ht="18">
+    <row r="59" spans="1:17" ht="17.25">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="C59" s="29">
         <v>145</v>
       </c>
       <c r="D59" s="29">
         <v>149</v>
       </c>
       <c r="F59" s="31">
         <v>0</v>
       </c>
       <c r="G59" s="32">
         <v>0</v>
       </c>
       <c r="H59" s="31">
         <v>0.31724137931034485</v>
       </c>
       <c r="I59" s="32">
         <v>46</v>
       </c>
       <c r="J59" s="39"/>
       <c r="K59" s="33">
         <v>8.2758620689655171E-2</v>
       </c>
       <c r="L59" s="34">
         <v>12</v>
       </c>
       <c r="M59" s="33">
         <v>0.6</v>
       </c>
       <c r="N59" s="34">
         <v>87</v>
       </c>
     </row>
-    <row r="60" spans="1:17" ht="18">
+    <row r="60" spans="1:17" ht="17.25">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="C60" s="29">
         <v>76</v>
       </c>
       <c r="D60" s="29">
         <v>214</v>
       </c>
       <c r="F60" s="31">
         <v>0</v>
       </c>
       <c r="G60" s="32">
         <v>0</v>
       </c>
       <c r="H60" s="31">
         <v>0.43421052631578949</v>
       </c>
       <c r="I60" s="32">
         <v>33</v>
       </c>
       <c r="J60" s="39"/>
       <c r="K60" s="33">
         <v>0.11842105263157894</v>
       </c>
       <c r="L60" s="34">
         <v>9</v>
       </c>
       <c r="M60" s="33">
         <v>0.44736842105263158</v>
       </c>
       <c r="N60" s="34">
         <v>34</v>
       </c>
     </row>
-    <row r="61" spans="1:17" ht="18">
+    <row r="61" spans="1:17" ht="17.25">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="C61" s="29">
         <v>1</v>
       </c>
       <c r="D61" s="29">
         <v>2</v>
       </c>
       <c r="F61" s="31">
         <v>0</v>
       </c>
       <c r="G61" s="32">
         <v>0</v>
       </c>
       <c r="H61" s="31">
         <v>0</v>
       </c>
       <c r="I61" s="32">
         <v>0</v>
       </c>
       <c r="J61" s="39"/>
       <c r="K61" s="33">
         <v>0</v>
       </c>
       <c r="L61" s="34">
         <v>0</v>
       </c>
       <c r="M61" s="33">
         <v>1</v>
       </c>
       <c r="N61" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="62" spans="1:17" ht="18">
+    <row r="62" spans="1:17" ht="17.25">
       <c r="A62" t="s">
         <v>34</v>
       </c>
       <c r="C62" s="29">
         <v>3825</v>
       </c>
       <c r="D62" s="29">
         <v>4637</v>
       </c>
       <c r="F62" s="31">
         <v>0</v>
       </c>
       <c r="G62" s="32">
         <v>0</v>
       </c>
       <c r="H62" s="31">
         <v>0.7911111111111111</v>
       </c>
       <c r="I62" s="32">
         <v>3026</v>
       </c>
       <c r="J62" s="39"/>
       <c r="K62" s="33">
         <v>0.16679738562091503</v>
       </c>
       <c r="L62" s="34">
         <v>638</v>
       </c>
       <c r="M62" s="33">
         <v>4.2091503267973854E-2</v>
       </c>
       <c r="N62" s="34">
         <v>161</v>
       </c>
     </row>
-    <row r="63" spans="1:17" ht="18">
+    <row r="63" spans="1:17" ht="17.25">
       <c r="A63" t="s">
         <v>77</v>
       </c>
       <c r="C63" s="29">
         <v>1</v>
       </c>
       <c r="D63" s="29">
         <v>0</v>
       </c>
       <c r="F63" s="31">
         <v>0</v>
       </c>
       <c r="G63" s="32">
         <v>0</v>
       </c>
       <c r="H63" s="31">
         <v>0</v>
       </c>
       <c r="I63" s="32">
         <v>0</v>
       </c>
       <c r="J63" s="39"/>
       <c r="K63" s="33">
         <v>0</v>
       </c>
       <c r="L63" s="34">
         <v>0</v>
       </c>
       <c r="M63" s="33">
         <v>1</v>
       </c>
       <c r="N63" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="64" spans="1:17" ht="18">
+    <row r="64" spans="1:17" ht="17.25">
       <c r="A64" t="s">
         <v>78</v>
       </c>
       <c r="C64" s="29">
         <v>6124</v>
       </c>
       <c r="D64" s="29">
         <v>63279</v>
       </c>
       <c r="F64" s="31">
         <v>0.15431090790333116</v>
       </c>
       <c r="G64" s="32">
         <v>945</v>
       </c>
       <c r="H64" s="31">
         <v>0.5934030045721751</v>
       </c>
       <c r="I64" s="32">
         <v>3634</v>
       </c>
       <c r="K64" s="33">
         <v>0.1477792292619203</v>
       </c>
       <c r="L64" s="34">
         <v>905</v>
       </c>
       <c r="M64" s="33">
         <v>0.10450685826257348</v>
       </c>
       <c r="N64" s="34">
         <v>640</v>
       </c>
     </row>
-    <row r="65" spans="1:14" ht="18">
+    <row r="65" spans="1:14" ht="17.25">
       <c r="A65" t="s">
         <v>79</v>
       </c>
       <c r="C65" s="29">
         <v>1</v>
       </c>
       <c r="D65" s="29">
         <v>0</v>
       </c>
       <c r="F65" s="31">
         <v>0</v>
       </c>
       <c r="G65" s="32">
         <v>0</v>
       </c>
       <c r="H65" s="31">
         <v>0</v>
       </c>
       <c r="I65" s="32">
         <v>0</v>
       </c>
       <c r="K65" s="33">
         <v>0</v>
       </c>
       <c r="L65" s="34">
         <v>0</v>
       </c>
       <c r="M65" s="33">
         <v>1</v>
       </c>
       <c r="N65" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="66" spans="1:14" ht="18">
+    <row r="66" spans="1:14" ht="17.25">
       <c r="A66" t="s">
         <v>80</v>
       </c>
       <c r="C66" s="29">
         <v>2</v>
       </c>
       <c r="D66" s="29">
         <v>0</v>
       </c>
       <c r="F66" s="31">
         <v>0</v>
       </c>
       <c r="G66" s="32">
         <v>0</v>
       </c>
       <c r="H66" s="31">
         <v>0</v>
       </c>
       <c r="I66" s="32">
         <v>0</v>
       </c>
       <c r="K66" s="33">
         <v>0</v>
       </c>
       <c r="L66" s="34">
@@ -4188,2096 +4188,2096 @@
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="P49:P51"/>
     <mergeCell ref="Q49:Q51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7150791A-E11E-46E2-A2E8-B1F8AC37C063}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:N217"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.65"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.85546875" customWidth="1"/>
     <col min="2" max="2" width="2" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" customWidth="1"/>
     <col min="5" max="5" width="2.5703125" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" customWidth="1"/>
     <col min="8" max="8" width="22.5703125" customWidth="1"/>
     <col min="9" max="9" width="16.28515625" customWidth="1"/>
     <col min="10" max="10" width="2" customWidth="1"/>
     <col min="11" max="11" width="18.140625" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" customWidth="1"/>
     <col min="14" max="14" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="69.95">
+    <row r="1" spans="1:14" ht="69">
       <c r="A1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
-    <row r="2" spans="1:14" ht="27.4">
+    <row r="2" spans="1:14" ht="27.75">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
     </row>
-    <row r="3" spans="1:14" ht="21">
-[...13 lines deleted...]
-      <c r="N3" s="40"/>
+    <row r="3" spans="1:14" ht="20.25">
+      <c r="A3" s="42"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
     </row>
     <row r="4" spans="1:14" ht="27">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
-      <c r="C4" s="41" t="s">
+      <c r="C4" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="42"/>
+      <c r="D4" s="44"/>
       <c r="E4" s="9"/>
-      <c r="F4" s="43" t="s">
+      <c r="F4" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="44"/>
-[...1 lines deleted...]
-      <c r="I4" s="44"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="45" t="s">
+      <c r="K4" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="46"/>
-[...1 lines deleted...]
-      <c r="N4" s="46"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
     </row>
     <row r="5" spans="1:14" ht="93" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13"/>
-      <c r="F5" s="47" t="s">
+      <c r="F5" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="48"/>
-      <c r="H5" s="47" t="s">
+      <c r="G5" s="50"/>
+      <c r="H5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="47"/>
+      <c r="I5" s="49"/>
       <c r="J5" s="13"/>
-      <c r="K5" s="49" t="s">
+      <c r="K5" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="49"/>
-      <c r="M5" s="49" t="s">
+      <c r="L5" s="51"/>
+      <c r="M5" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="49"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14" ht="17.649999999999999">
+      <c r="N5" s="51"/>
+    </row>
+    <row r="6" spans="1:14" ht="18.75">
       <c r="A6" s="11"/>
       <c r="B6" s="11"/>
       <c r="C6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="18"/>
       <c r="K6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="26.1">
+    <row r="7" spans="1:14" ht="26.25">
       <c r="A7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="21">
         <v>1292</v>
       </c>
       <c r="D7" s="21">
         <v>1396</v>
       </c>
       <c r="E7" s="22"/>
       <c r="F7" s="23">
         <v>1.0061919504643963E-2</v>
       </c>
       <c r="G7" s="24">
         <v>13</v>
       </c>
       <c r="H7" s="23">
         <v>0.50386996904024772</v>
       </c>
       <c r="I7" s="25">
         <v>651</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="23">
         <v>0.16331269349845201</v>
       </c>
       <c r="L7" s="26">
         <v>211</v>
       </c>
       <c r="M7" s="23">
         <v>0.32275541795665635</v>
       </c>
       <c r="N7" s="27">
         <v>417</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="18">
+    <row r="8" spans="1:14" ht="17.25">
       <c r="A8" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="29">
         <v>5</v>
       </c>
       <c r="D8" s="29">
         <v>4</v>
       </c>
       <c r="E8" s="30"/>
       <c r="F8" s="31">
         <v>0</v>
       </c>
       <c r="G8" s="32">
         <v>0</v>
       </c>
       <c r="H8" s="31">
         <v>0.2</v>
       </c>
       <c r="I8" s="32">
         <v>1</v>
       </c>
       <c r="J8" s="30"/>
       <c r="K8" s="33">
         <v>0.2</v>
       </c>
       <c r="L8" s="34">
         <v>1</v>
       </c>
       <c r="M8" s="33">
         <v>0.6</v>
       </c>
       <c r="N8" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="18">
+    <row r="9" spans="1:14" ht="17.25">
       <c r="A9" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="29">
         <v>11</v>
       </c>
       <c r="D9" s="29">
         <v>12</v>
       </c>
       <c r="E9" s="30"/>
       <c r="F9" s="31">
         <v>0</v>
       </c>
       <c r="G9" s="32">
         <v>0</v>
       </c>
       <c r="H9" s="31">
         <v>0.90909090909090906</v>
       </c>
       <c r="I9" s="32">
         <v>10</v>
       </c>
       <c r="J9" s="30"/>
       <c r="K9" s="33">
         <v>0</v>
       </c>
       <c r="L9" s="34">
         <v>0</v>
       </c>
       <c r="M9" s="33">
         <v>9.0909090909090912E-2</v>
       </c>
       <c r="N9" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="18">
+    <row r="10" spans="1:14" ht="17.25">
       <c r="A10" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="29">
         <v>15</v>
       </c>
       <c r="D10" s="29">
         <v>16</v>
       </c>
       <c r="E10" s="30"/>
       <c r="F10" s="31">
         <v>0</v>
       </c>
       <c r="G10" s="32">
         <v>0</v>
       </c>
       <c r="H10" s="31">
         <v>0.73333333333333328</v>
       </c>
       <c r="I10" s="32">
         <v>11</v>
       </c>
       <c r="J10" s="30"/>
       <c r="K10" s="33">
         <v>0.2</v>
       </c>
       <c r="L10" s="34">
         <v>3</v>
       </c>
       <c r="M10" s="33">
         <v>6.6666666666666666E-2</v>
       </c>
       <c r="N10" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="18">
+    <row r="11" spans="1:14" ht="17.25">
       <c r="A11" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="28"/>
       <c r="C11" s="29">
         <v>3</v>
       </c>
       <c r="D11" s="29">
         <v>3</v>
       </c>
       <c r="E11" s="30"/>
       <c r="F11" s="31">
         <v>0</v>
       </c>
       <c r="G11" s="32">
         <v>0</v>
       </c>
       <c r="H11" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I11" s="32">
         <v>1</v>
       </c>
       <c r="J11" s="30"/>
       <c r="K11" s="33">
         <v>0</v>
       </c>
       <c r="L11" s="34">
         <v>0</v>
       </c>
       <c r="M11" s="33">
         <v>0.66666666666666663</v>
       </c>
       <c r="N11" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="18">
+    <row r="12" spans="1:14" ht="17.25">
       <c r="A12" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="29">
         <v>48</v>
       </c>
       <c r="D12" s="29">
         <v>29</v>
       </c>
       <c r="E12" s="30"/>
       <c r="F12" s="31">
         <v>0</v>
       </c>
       <c r="G12" s="32">
         <v>0</v>
       </c>
       <c r="H12" s="31">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="I12" s="32">
         <v>4</v>
       </c>
       <c r="J12" s="30"/>
       <c r="K12" s="33">
         <v>0.20833333333333334</v>
       </c>
       <c r="L12" s="34">
         <v>10</v>
       </c>
       <c r="M12" s="33">
         <v>0.70833333333333337</v>
       </c>
       <c r="N12" s="34">
         <v>34</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="18">
+    <row r="13" spans="1:14" ht="17.25">
       <c r="A13" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="28"/>
       <c r="C13" s="29">
         <v>1</v>
       </c>
       <c r="D13" s="29">
         <v>1</v>
       </c>
       <c r="E13" s="30"/>
       <c r="F13" s="31">
         <v>0</v>
       </c>
       <c r="G13" s="32">
         <v>0</v>
       </c>
       <c r="H13" s="31">
         <v>1</v>
       </c>
       <c r="I13" s="32">
         <v>1</v>
       </c>
       <c r="J13" s="30"/>
       <c r="K13" s="33">
         <v>0</v>
       </c>
       <c r="L13" s="34">
         <v>0</v>
       </c>
       <c r="M13" s="33">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="18">
+    <row r="14" spans="1:14" ht="17.25">
       <c r="A14" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="29">
         <v>97</v>
       </c>
       <c r="D14" s="29">
         <v>110</v>
       </c>
       <c r="E14" s="30"/>
       <c r="F14" s="31">
         <v>0</v>
       </c>
       <c r="G14" s="32">
         <v>0</v>
       </c>
       <c r="H14" s="31">
         <v>0.69072164948453607</v>
       </c>
       <c r="I14" s="32">
         <v>67</v>
       </c>
       <c r="J14" s="30"/>
       <c r="K14" s="33">
         <v>0.20618556701030927</v>
       </c>
       <c r="L14" s="34">
         <v>20</v>
       </c>
       <c r="M14" s="33">
         <v>0.10309278350515463</v>
       </c>
       <c r="N14" s="34">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="18">
+    <row r="15" spans="1:14" ht="17.25">
       <c r="A15" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="29">
         <v>1</v>
       </c>
       <c r="D15" s="29">
         <v>1</v>
       </c>
       <c r="E15" s="30"/>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="32">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>1</v>
       </c>
       <c r="I15" s="32">
         <v>1</v>
       </c>
       <c r="J15" s="30"/>
       <c r="K15" s="33">
         <v>0</v>
       </c>
       <c r="L15" s="34">
         <v>0</v>
       </c>
       <c r="M15" s="33">
         <v>0</v>
       </c>
       <c r="N15" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:14" ht="18">
+    <row r="16" spans="1:14" ht="17.25">
       <c r="A16" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="29">
         <v>1</v>
       </c>
       <c r="D16" s="29">
         <v>2</v>
       </c>
       <c r="E16" s="30"/>
       <c r="F16" s="31">
         <v>0</v>
       </c>
       <c r="G16" s="32">
         <v>0</v>
       </c>
       <c r="H16" s="31">
         <v>0</v>
       </c>
       <c r="I16" s="32">
         <v>0</v>
       </c>
       <c r="J16" s="30"/>
       <c r="K16" s="33">
         <v>1</v>
       </c>
       <c r="L16" s="34">
         <v>1</v>
       </c>
       <c r="M16" s="33">
         <v>0</v>
       </c>
       <c r="N16" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="18">
+    <row r="17" spans="1:14" ht="17.25">
       <c r="A17" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="29">
         <v>3</v>
       </c>
       <c r="D17" s="29">
         <v>1</v>
       </c>
       <c r="E17" s="30"/>
       <c r="F17" s="31">
         <v>0</v>
       </c>
       <c r="G17" s="32">
         <v>0</v>
       </c>
       <c r="H17" s="31">
         <v>0</v>
       </c>
       <c r="I17" s="32">
         <v>0</v>
       </c>
       <c r="J17" s="30"/>
       <c r="K17" s="33">
         <v>0.66666666666666663</v>
       </c>
       <c r="L17" s="34">
         <v>2</v>
       </c>
       <c r="M17" s="33">
         <v>0.33333333333333331</v>
       </c>
       <c r="N17" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="18">
+    <row r="18" spans="1:14" ht="17.25">
       <c r="A18" s="36" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="29">
         <v>1</v>
       </c>
       <c r="D18" s="29">
         <v>1</v>
       </c>
       <c r="E18" s="30"/>
       <c r="F18" s="31">
         <v>0</v>
       </c>
       <c r="G18" s="32">
         <v>0</v>
       </c>
       <c r="H18" s="31">
         <v>0</v>
       </c>
       <c r="I18" s="32">
         <v>0</v>
       </c>
       <c r="J18" s="30"/>
       <c r="K18" s="33">
         <v>0</v>
       </c>
       <c r="L18" s="34">
         <v>0</v>
       </c>
       <c r="M18" s="33">
         <v>1</v>
       </c>
       <c r="N18" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="18">
+    <row r="19" spans="1:14" ht="17.25">
       <c r="A19" s="36" t="s">
         <v>81</v>
       </c>
       <c r="B19" s="28"/>
       <c r="C19" s="29">
         <v>1</v>
       </c>
       <c r="D19" s="29">
         <v>1</v>
       </c>
       <c r="E19" s="30"/>
       <c r="F19" s="31">
         <v>0</v>
       </c>
       <c r="G19" s="32">
         <v>0</v>
       </c>
       <c r="H19" s="31">
         <v>1</v>
       </c>
       <c r="I19" s="32">
         <v>1</v>
       </c>
       <c r="J19" s="30"/>
       <c r="K19" s="33">
         <v>0</v>
       </c>
       <c r="L19" s="34">
         <v>0</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="18">
+    <row r="20" spans="1:14" ht="17.25">
       <c r="A20" s="36" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="29">
         <v>1</v>
       </c>
       <c r="D20" s="29">
         <v>1</v>
       </c>
       <c r="E20" s="30"/>
       <c r="F20" s="31">
         <v>0</v>
       </c>
       <c r="G20" s="32">
         <v>0</v>
       </c>
       <c r="H20" s="31">
         <v>1</v>
       </c>
       <c r="I20" s="32">
         <v>1</v>
       </c>
       <c r="J20" s="30"/>
       <c r="K20" s="33">
         <v>0</v>
       </c>
       <c r="L20" s="34">
         <v>0</v>
       </c>
       <c r="M20" s="33">
         <v>0</v>
       </c>
       <c r="N20" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="18">
+    <row r="21" spans="1:14" ht="17.25">
       <c r="A21" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="29">
         <v>2</v>
       </c>
       <c r="D21" s="29">
         <v>3</v>
       </c>
       <c r="E21" s="30"/>
       <c r="F21" s="31">
         <v>0</v>
       </c>
       <c r="G21" s="32">
         <v>0</v>
       </c>
       <c r="H21" s="31">
         <v>1</v>
       </c>
       <c r="I21" s="32">
         <v>2</v>
       </c>
       <c r="J21" s="30"/>
       <c r="K21" s="33">
         <v>0</v>
       </c>
       <c r="L21" s="34">
         <v>0</v>
       </c>
       <c r="M21" s="33">
         <v>0</v>
       </c>
       <c r="N21" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="18">
+    <row r="22" spans="1:14" ht="17.25">
       <c r="A22" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="29">
         <v>3</v>
       </c>
       <c r="D22" s="29">
         <v>2</v>
       </c>
       <c r="E22" s="30"/>
       <c r="F22" s="31">
         <v>0</v>
       </c>
       <c r="G22" s="32">
         <v>0</v>
       </c>
       <c r="H22" s="31">
         <v>0.66666666666666663</v>
       </c>
       <c r="I22" s="32">
         <v>2</v>
       </c>
       <c r="J22" s="30"/>
       <c r="K22" s="33">
         <v>0</v>
       </c>
       <c r="L22" s="34">
         <v>0</v>
       </c>
       <c r="M22" s="33">
         <v>0.33333333333333331</v>
       </c>
       <c r="N22" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="18">
+    <row r="23" spans="1:14" ht="17.25">
       <c r="A23" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="29">
         <v>2</v>
       </c>
       <c r="D23" s="29">
         <v>1</v>
       </c>
       <c r="E23" s="30"/>
       <c r="F23" s="31">
         <v>0</v>
       </c>
       <c r="G23" s="32">
         <v>0</v>
       </c>
       <c r="H23" s="31">
         <v>0</v>
       </c>
       <c r="I23" s="32">
         <v>0</v>
       </c>
       <c r="J23" s="30"/>
       <c r="K23" s="33">
         <v>0.5</v>
       </c>
       <c r="L23" s="34">
         <v>1</v>
       </c>
       <c r="M23" s="33">
         <v>0.5</v>
       </c>
       <c r="N23" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="18">
+    <row r="24" spans="1:14" ht="17.25">
       <c r="A24" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="29">
         <v>3</v>
       </c>
       <c r="D24" s="29">
         <v>9</v>
       </c>
       <c r="E24" s="30"/>
       <c r="F24" s="31">
         <v>0</v>
       </c>
       <c r="G24" s="32">
         <v>0</v>
       </c>
       <c r="H24" s="31">
         <v>1</v>
       </c>
       <c r="I24" s="32">
         <v>3</v>
       </c>
       <c r="J24" s="30"/>
       <c r="K24" s="33">
         <v>0</v>
       </c>
       <c r="L24" s="34">
         <v>0</v>
       </c>
       <c r="M24" s="33">
         <v>0</v>
       </c>
       <c r="N24" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="18">
+    <row r="25" spans="1:14" ht="17.25">
       <c r="A25" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="29">
         <v>58</v>
       </c>
       <c r="D25" s="29">
         <v>55</v>
       </c>
       <c r="E25" s="30"/>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="32">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0.43103448275862066</v>
       </c>
       <c r="I25" s="32">
         <v>25</v>
       </c>
       <c r="J25" s="30"/>
       <c r="K25" s="33">
         <v>0.22413793103448276</v>
       </c>
       <c r="L25" s="34">
         <v>13</v>
       </c>
       <c r="M25" s="33">
         <v>0.34482758620689657</v>
       </c>
       <c r="N25" s="34">
         <v>20</v>
       </c>
     </row>
-    <row r="26" spans="1:14" ht="18">
+    <row r="26" spans="1:14" ht="17.25">
       <c r="A26" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="29">
         <v>47</v>
       </c>
       <c r="D26" s="29">
         <v>46</v>
       </c>
       <c r="F26" s="31">
         <v>0</v>
       </c>
       <c r="G26" s="32">
         <v>0</v>
       </c>
       <c r="H26" s="31">
         <v>0.61702127659574468</v>
       </c>
       <c r="I26" s="32">
         <v>29</v>
       </c>
       <c r="K26" s="33">
         <v>6.3829787234042548E-2</v>
       </c>
       <c r="L26" s="34">
         <v>3</v>
       </c>
       <c r="M26" s="33">
         <v>0.31914893617021278</v>
       </c>
       <c r="N26" s="34">
         <v>15</v>
       </c>
     </row>
-    <row r="27" spans="1:14" ht="18">
+    <row r="27" spans="1:14" ht="17.25">
       <c r="A27" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="29">
         <v>10</v>
       </c>
       <c r="D27" s="29">
         <v>12</v>
       </c>
       <c r="F27" s="31">
         <v>0</v>
       </c>
       <c r="G27" s="32">
         <v>0</v>
       </c>
       <c r="H27" s="31">
         <v>0.6</v>
       </c>
       <c r="I27" s="32">
         <v>6</v>
       </c>
       <c r="K27" s="33">
         <v>0.1</v>
       </c>
       <c r="L27" s="34">
         <v>1</v>
       </c>
       <c r="M27" s="33">
         <v>0.3</v>
       </c>
       <c r="N27" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="28" spans="1:14" ht="18">
+    <row r="28" spans="1:14" ht="17.25">
       <c r="A28" s="36" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="29">
         <v>1</v>
       </c>
       <c r="D28" s="29">
         <v>3</v>
       </c>
       <c r="F28" s="31">
         <v>0</v>
       </c>
       <c r="G28" s="32">
         <v>0</v>
       </c>
       <c r="H28" s="31">
         <v>1</v>
       </c>
       <c r="I28" s="32">
         <v>1</v>
       </c>
       <c r="K28" s="33">
         <v>0</v>
       </c>
       <c r="L28" s="34">
         <v>0</v>
       </c>
       <c r="M28" s="33">
         <v>0</v>
       </c>
       <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="18">
+    <row r="29" spans="1:14" ht="17.25">
       <c r="A29" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="29">
         <v>240</v>
       </c>
       <c r="D29" s="29">
         <v>239</v>
       </c>
       <c r="F29" s="31">
         <v>0</v>
       </c>
       <c r="G29" s="32">
         <v>0</v>
       </c>
       <c r="H29" s="31">
         <v>0.38750000000000001</v>
       </c>
       <c r="I29" s="32">
         <v>93</v>
       </c>
       <c r="K29" s="33">
         <v>0.10416666666666667</v>
       </c>
       <c r="L29" s="34">
         <v>25</v>
       </c>
       <c r="M29" s="33">
         <v>0.5083333333333333</v>
       </c>
       <c r="N29" s="34">
         <v>122</v>
       </c>
     </row>
-    <row r="30" spans="1:14" ht="18">
+    <row r="30" spans="1:14" ht="17.25">
       <c r="A30" s="36" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="29">
         <v>4</v>
       </c>
       <c r="D30" s="29">
         <v>3</v>
       </c>
       <c r="F30" s="31">
         <v>0.25</v>
       </c>
       <c r="G30" s="32">
         <v>1</v>
       </c>
       <c r="H30" s="31">
         <v>0.25</v>
       </c>
       <c r="I30" s="32">
         <v>1</v>
       </c>
       <c r="K30" s="33">
         <v>0.5</v>
       </c>
       <c r="L30" s="34">
         <v>2</v>
       </c>
       <c r="M30" s="33">
         <v>0</v>
       </c>
       <c r="N30" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:14" ht="18">
+    <row r="31" spans="1:14" ht="17.25">
       <c r="A31" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="29">
         <v>1</v>
       </c>
       <c r="D31" s="29">
         <v>1</v>
       </c>
       <c r="F31" s="31">
         <v>0</v>
       </c>
       <c r="G31" s="32">
         <v>0</v>
       </c>
       <c r="H31" s="31">
         <v>0</v>
       </c>
       <c r="I31" s="32">
         <v>0</v>
       </c>
       <c r="K31" s="33">
         <v>1</v>
       </c>
       <c r="L31" s="34">
         <v>1</v>
       </c>
       <c r="M31" s="33">
         <v>0</v>
       </c>
       <c r="N31" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:14" ht="18">
+    <row r="32" spans="1:14" ht="17.25">
       <c r="A32" s="36" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="29">
         <v>11</v>
       </c>
       <c r="D32" s="29">
         <v>15</v>
       </c>
       <c r="F32" s="31">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0</v>
       </c>
       <c r="H32" s="31">
         <v>0.36363636363636365</v>
       </c>
       <c r="I32" s="32">
         <v>4</v>
       </c>
       <c r="K32" s="33">
         <v>0.18181818181818182</v>
       </c>
       <c r="L32" s="34">
         <v>2</v>
       </c>
       <c r="M32" s="33">
         <v>0.45454545454545453</v>
       </c>
       <c r="N32" s="34">
         <v>5</v>
       </c>
     </row>
-    <row r="33" spans="1:14" ht="18">
+    <row r="33" spans="1:14" ht="17.25">
       <c r="A33" s="36" t="s">
         <v>82</v>
       </c>
       <c r="C33" s="29">
         <v>1</v>
       </c>
       <c r="D33" s="29">
         <v>1</v>
       </c>
       <c r="F33" s="31">
         <v>0</v>
       </c>
       <c r="G33" s="32">
         <v>0</v>
       </c>
       <c r="H33" s="31">
         <v>0</v>
       </c>
       <c r="I33" s="32">
         <v>0</v>
       </c>
       <c r="K33" s="33">
         <v>1</v>
       </c>
       <c r="L33" s="34">
         <v>1</v>
       </c>
       <c r="M33" s="33">
         <v>0</v>
       </c>
       <c r="N33" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:14" ht="18">
+    <row r="34" spans="1:14" ht="17.25">
       <c r="A34" s="36" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="29">
         <v>2</v>
       </c>
       <c r="D34" s="29">
         <v>1</v>
       </c>
       <c r="F34" s="31">
         <v>0</v>
       </c>
       <c r="G34" s="32">
         <v>0</v>
       </c>
       <c r="H34" s="31">
         <v>0</v>
       </c>
       <c r="I34" s="32">
         <v>0</v>
       </c>
       <c r="K34" s="33">
         <v>0</v>
       </c>
       <c r="L34" s="34">
         <v>0</v>
       </c>
       <c r="M34" s="33">
         <v>1</v>
       </c>
       <c r="N34" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="35" spans="1:14" ht="18">
+    <row r="35" spans="1:14" ht="17.25">
       <c r="A35" s="36" t="s">
         <v>83</v>
       </c>
       <c r="C35" s="29">
         <v>2</v>
       </c>
       <c r="D35" s="29">
         <v>2</v>
       </c>
       <c r="F35" s="31">
         <v>0</v>
       </c>
       <c r="G35" s="32"/>
       <c r="H35" s="31">
         <v>0</v>
       </c>
       <c r="I35" s="32"/>
       <c r="K35" s="33">
         <v>0</v>
       </c>
       <c r="L35" s="34"/>
       <c r="M35" s="33">
         <v>1</v>
       </c>
       <c r="N35" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="36" spans="1:14" ht="18">
+    <row r="36" spans="1:14" ht="17.25">
       <c r="A36" s="36" t="s">
         <v>84</v>
       </c>
       <c r="C36" s="29">
         <v>1</v>
       </c>
       <c r="D36" s="29">
         <v>1</v>
       </c>
       <c r="F36" s="31">
         <v>0</v>
       </c>
       <c r="G36" s="32"/>
       <c r="H36" s="31">
         <v>1</v>
       </c>
       <c r="I36" s="32">
         <v>1</v>
       </c>
       <c r="K36" s="33">
         <v>0</v>
       </c>
       <c r="L36" s="34"/>
       <c r="M36" s="33">
         <v>0</v>
       </c>
       <c r="N36" s="34"/>
     </row>
-    <row r="37" spans="1:14" ht="18">
+    <row r="37" spans="1:14" ht="17.25">
       <c r="A37" s="36" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="29">
         <v>1</v>
       </c>
       <c r="D37" s="29">
         <v>0</v>
       </c>
       <c r="F37" s="31">
         <v>0</v>
       </c>
       <c r="G37" s="32">
         <v>0</v>
       </c>
       <c r="H37" s="31">
         <v>0</v>
       </c>
       <c r="I37" s="32">
         <v>0</v>
       </c>
       <c r="K37" s="33">
         <v>1</v>
       </c>
       <c r="L37" s="34">
         <v>1</v>
       </c>
       <c r="M37" s="33">
         <v>0</v>
       </c>
       <c r="N37" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:14" ht="18">
+    <row r="38" spans="1:14" ht="17.25">
       <c r="A38" s="36" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="29">
         <v>8</v>
       </c>
       <c r="D38" s="29">
         <v>5</v>
       </c>
       <c r="F38" s="31">
         <v>0</v>
       </c>
       <c r="G38" s="32">
         <v>0</v>
       </c>
       <c r="H38" s="31">
         <v>0.375</v>
       </c>
       <c r="I38" s="32">
         <v>3</v>
       </c>
       <c r="K38" s="33">
         <v>0.125</v>
       </c>
       <c r="L38" s="34">
         <v>1</v>
       </c>
       <c r="M38" s="33">
         <v>0.5</v>
       </c>
       <c r="N38" s="34">
         <v>4</v>
       </c>
     </row>
-    <row r="39" spans="1:14" ht="18">
+    <row r="39" spans="1:14" ht="17.25">
       <c r="A39" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="29">
         <v>3</v>
       </c>
       <c r="D39" s="29">
         <v>3</v>
       </c>
       <c r="F39" s="31">
         <v>0</v>
       </c>
       <c r="G39" s="32">
         <v>0</v>
       </c>
       <c r="H39" s="31">
         <v>0.66666666666666663</v>
       </c>
       <c r="I39" s="32">
         <v>2</v>
       </c>
       <c r="K39" s="33">
         <v>0</v>
       </c>
       <c r="L39" s="34">
         <v>0</v>
       </c>
       <c r="M39" s="33">
         <v>0.33333333333333331</v>
       </c>
       <c r="N39" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="40" spans="1:14" ht="18">
+    <row r="40" spans="1:14" ht="17.25">
       <c r="A40" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="29">
         <v>12</v>
       </c>
       <c r="D40" s="29">
         <v>13</v>
       </c>
       <c r="F40" s="31">
         <v>0</v>
       </c>
       <c r="G40" s="32">
         <v>0</v>
       </c>
       <c r="H40" s="31">
         <v>0.75</v>
       </c>
       <c r="I40" s="32">
         <v>9</v>
       </c>
       <c r="K40" s="33">
         <v>0.25</v>
       </c>
       <c r="L40" s="34">
         <v>3</v>
       </c>
       <c r="M40" s="33">
         <v>0</v>
       </c>
       <c r="N40" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:14" ht="18">
+    <row r="41" spans="1:14" ht="17.25">
       <c r="A41" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C41" s="29">
         <v>1</v>
       </c>
       <c r="D41" s="29">
         <v>1</v>
       </c>
       <c r="F41" s="31">
         <v>0</v>
       </c>
       <c r="G41" s="32">
         <v>0</v>
       </c>
       <c r="H41" s="31">
         <v>1</v>
       </c>
       <c r="I41" s="32">
         <v>1</v>
       </c>
       <c r="K41" s="33">
         <v>0</v>
       </c>
       <c r="L41" s="34">
         <v>0</v>
       </c>
       <c r="M41" s="33">
         <v>0</v>
       </c>
       <c r="N41" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:14" ht="18">
+    <row r="42" spans="1:14" ht="17.25">
       <c r="A42" s="36" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="29">
         <v>1</v>
       </c>
       <c r="D42" s="29">
         <v>0</v>
       </c>
       <c r="F42" s="31">
         <v>0</v>
       </c>
       <c r="G42" s="32">
         <v>0</v>
       </c>
       <c r="H42" s="31">
         <v>0</v>
       </c>
       <c r="I42" s="32">
         <v>0</v>
       </c>
       <c r="K42" s="33">
         <v>0</v>
       </c>
       <c r="L42" s="34">
         <v>0</v>
       </c>
       <c r="M42" s="33">
         <v>1</v>
       </c>
       <c r="N42" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="43" spans="1:14" ht="18">
+    <row r="43" spans="1:14" ht="17.25">
       <c r="A43" s="36" t="s">
         <v>85</v>
       </c>
       <c r="C43" s="29">
         <v>1</v>
       </c>
       <c r="D43" s="29">
         <v>1</v>
       </c>
       <c r="F43" s="31">
         <v>0</v>
       </c>
       <c r="G43" s="32">
         <v>0</v>
       </c>
       <c r="H43" s="31">
         <v>0</v>
       </c>
       <c r="I43" s="32">
         <v>0</v>
       </c>
       <c r="K43" s="33">
         <v>1</v>
       </c>
       <c r="L43" s="34">
         <v>1</v>
       </c>
       <c r="M43" s="33">
         <v>0</v>
       </c>
       <c r="N43" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:14" ht="18">
+    <row r="44" spans="1:14" ht="17.25">
       <c r="A44" s="36" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="29">
         <v>1</v>
       </c>
       <c r="D44" s="29">
         <v>1</v>
       </c>
       <c r="F44" s="31">
         <v>0</v>
       </c>
       <c r="G44" s="32">
         <v>0</v>
       </c>
       <c r="H44" s="31">
         <v>1</v>
       </c>
       <c r="I44" s="32">
         <v>1</v>
       </c>
       <c r="K44" s="33">
         <v>0</v>
       </c>
       <c r="L44" s="34">
         <v>0</v>
       </c>
       <c r="M44" s="33">
         <v>0</v>
       </c>
       <c r="N44" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:14" ht="18">
+    <row r="45" spans="1:14" ht="17.25">
       <c r="A45" s="36" t="s">
         <v>86</v>
       </c>
       <c r="C45" s="29">
         <v>1</v>
       </c>
       <c r="D45" s="29">
         <v>1</v>
       </c>
       <c r="F45" s="31">
         <v>0</v>
       </c>
       <c r="G45" s="32">
         <v>0</v>
       </c>
       <c r="H45" s="31">
         <v>0</v>
       </c>
       <c r="I45" s="32">
         <v>0</v>
       </c>
       <c r="K45" s="33">
         <v>1</v>
       </c>
       <c r="L45" s="34">
         <v>1</v>
       </c>
       <c r="M45" s="33">
         <v>0</v>
       </c>
       <c r="N45" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:14" ht="18">
+    <row r="46" spans="1:14" ht="17.25">
       <c r="A46" s="36" t="s">
         <v>27</v>
       </c>
       <c r="C46" s="29">
         <v>11</v>
       </c>
       <c r="D46" s="29">
         <v>15</v>
       </c>
       <c r="F46" s="31">
         <v>0</v>
       </c>
       <c r="G46" s="32">
         <v>0</v>
       </c>
       <c r="H46" s="31">
         <v>0.36363636363636365</v>
       </c>
       <c r="I46" s="32">
         <v>4</v>
       </c>
       <c r="K46" s="33">
         <v>0.27272727272727271</v>
       </c>
       <c r="L46" s="34">
         <v>3</v>
       </c>
       <c r="M46" s="33">
         <v>0.36363636363636365</v>
       </c>
       <c r="N46" s="34">
         <v>4</v>
       </c>
     </row>
-    <row r="47" spans="1:14" ht="18">
+    <row r="47" spans="1:14" ht="17.25">
       <c r="A47" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="29">
         <v>5</v>
       </c>
       <c r="D47" s="29">
         <v>2</v>
       </c>
       <c r="F47" s="31">
         <v>0</v>
       </c>
       <c r="G47" s="32">
         <v>0</v>
       </c>
       <c r="H47" s="31">
         <v>0</v>
       </c>
       <c r="I47" s="32">
         <v>0</v>
       </c>
       <c r="K47" s="33">
         <v>0.6</v>
       </c>
       <c r="L47" s="34">
         <v>3</v>
       </c>
       <c r="M47" s="33">
         <v>0.4</v>
       </c>
       <c r="N47" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="48" spans="1:14" ht="18">
+    <row r="48" spans="1:14" ht="17.25">
       <c r="A48" s="36" t="s">
         <v>29</v>
       </c>
       <c r="C48" s="29">
         <v>3</v>
       </c>
       <c r="D48" s="29">
         <v>4</v>
       </c>
       <c r="F48" s="31">
         <v>0</v>
       </c>
       <c r="G48" s="32">
         <v>0</v>
       </c>
       <c r="H48" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I48" s="32">
         <v>1</v>
       </c>
       <c r="K48" s="33">
         <v>0</v>
       </c>
       <c r="L48" s="34">
         <v>0</v>
       </c>
       <c r="M48" s="33">
         <v>0.66666666666666663</v>
       </c>
       <c r="N48" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="49" spans="1:14" ht="18">
+    <row r="49" spans="1:14" ht="17.25">
       <c r="A49" s="36" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="29">
         <v>2</v>
       </c>
       <c r="D49" s="29">
         <v>2</v>
       </c>
       <c r="F49" s="31">
         <v>0</v>
       </c>
       <c r="G49" s="32"/>
       <c r="H49" s="31">
         <v>0</v>
       </c>
       <c r="I49" s="32"/>
       <c r="K49" s="33">
         <v>0</v>
       </c>
       <c r="L49" s="34"/>
       <c r="M49" s="33">
         <v>1</v>
       </c>
       <c r="N49" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="50" spans="1:14" ht="18">
+    <row r="50" spans="1:14" ht="17.25">
       <c r="A50" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="29">
         <v>4</v>
       </c>
       <c r="D50" s="29">
         <v>7</v>
       </c>
       <c r="F50" s="31">
         <v>0</v>
       </c>
       <c r="G50" s="32">
         <v>0</v>
       </c>
       <c r="H50" s="31">
         <v>0.75</v>
       </c>
       <c r="I50" s="32">
         <v>3</v>
       </c>
       <c r="K50" s="33">
         <v>0</v>
       </c>
       <c r="L50" s="34">
         <v>0</v>
       </c>
       <c r="M50" s="33">
         <v>0.25</v>
       </c>
       <c r="N50" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="51" spans="1:14" ht="18">
+    <row r="51" spans="1:14" ht="17.25">
       <c r="A51" s="36" t="s">
         <v>72</v>
       </c>
       <c r="C51" s="29">
         <v>5</v>
       </c>
       <c r="D51" s="29">
         <v>8</v>
       </c>
       <c r="F51" s="31">
         <v>0</v>
       </c>
       <c r="G51" s="32">
         <v>0</v>
       </c>
       <c r="H51" s="31">
         <v>0.4</v>
       </c>
       <c r="I51" s="32">
         <v>2</v>
       </c>
       <c r="K51" s="33">
         <v>0.4</v>
       </c>
       <c r="L51" s="34">
         <v>2</v>
       </c>
       <c r="M51" s="33">
         <v>0.2</v>
       </c>
       <c r="N51" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="52" spans="1:14" ht="18">
+    <row r="52" spans="1:14" ht="17.25">
       <c r="A52" s="36" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="29">
         <v>26</v>
       </c>
       <c r="D52" s="29">
         <v>33</v>
       </c>
       <c r="F52" s="31">
         <v>0</v>
       </c>
       <c r="G52" s="32">
         <v>0</v>
       </c>
       <c r="H52" s="31">
         <v>0.69230769230769229</v>
       </c>
       <c r="I52" s="32">
         <v>18</v>
       </c>
       <c r="K52" s="33">
         <v>0.19230769230769232</v>
       </c>
       <c r="L52" s="34">
         <v>5</v>
       </c>
       <c r="M52" s="33">
         <v>0.11538461538461539</v>
       </c>
       <c r="N52" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="53" spans="1:14" ht="18">
+    <row r="53" spans="1:14" ht="17.25">
       <c r="A53" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="29">
         <v>10</v>
       </c>
       <c r="D53" s="29">
         <v>11</v>
       </c>
       <c r="F53" s="31">
         <v>0</v>
       </c>
       <c r="G53" s="32">
         <v>0</v>
       </c>
       <c r="H53" s="31">
         <v>0.7</v>
       </c>
       <c r="I53" s="32">
         <v>7</v>
       </c>
       <c r="K53" s="33">
         <v>0.3</v>
       </c>
       <c r="L53" s="34">
         <v>3</v>
       </c>
       <c r="M53" s="33">
         <v>0</v>
       </c>
       <c r="N53" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:14" ht="18">
+    <row r="54" spans="1:14" ht="17.25">
       <c r="A54" s="36" t="s">
         <v>74</v>
       </c>
       <c r="C54" s="29">
         <v>19</v>
       </c>
       <c r="D54" s="29">
         <v>21</v>
       </c>
       <c r="F54" s="31">
         <v>0</v>
       </c>
       <c r="G54" s="32">
         <v>0</v>
       </c>
       <c r="H54" s="31">
         <v>0.47368421052631576</v>
       </c>
       <c r="I54" s="32">
         <v>9</v>
       </c>
       <c r="K54" s="33">
         <v>0.15789473684210525</v>
       </c>
       <c r="L54" s="34">
         <v>3</v>
       </c>
       <c r="M54" s="33">
         <v>0.36842105263157893</v>
       </c>
       <c r="N54" s="34">
         <v>7</v>
       </c>
     </row>
-    <row r="55" spans="1:14" ht="18">
+    <row r="55" spans="1:14" ht="17.25">
       <c r="A55" s="36" t="s">
         <v>88</v>
       </c>
       <c r="C55" s="29">
         <v>3</v>
       </c>
       <c r="D55" s="29">
         <v>5</v>
       </c>
       <c r="F55" s="31">
         <v>0</v>
       </c>
       <c r="G55" s="32">
         <v>0</v>
       </c>
       <c r="H55" s="31">
         <v>0.66666666666666663</v>
       </c>
       <c r="I55" s="32">
         <v>2</v>
       </c>
       <c r="K55" s="33">
         <v>0.33333333333333331</v>
       </c>
       <c r="L55" s="34">
         <v>1</v>
       </c>
       <c r="M55" s="33">
         <v>0</v>
       </c>
       <c r="N55" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:14" ht="18">
+    <row r="56" spans="1:14" ht="17.25">
       <c r="A56" s="36" t="s">
         <v>75</v>
       </c>
       <c r="C56" s="29">
         <v>4</v>
       </c>
       <c r="D56" s="29">
         <v>4</v>
       </c>
       <c r="F56" s="31">
         <v>0</v>
       </c>
       <c r="G56" s="32">
         <v>0</v>
       </c>
       <c r="H56" s="31">
         <v>0</v>
       </c>
       <c r="I56" s="32">
         <v>0</v>
       </c>
       <c r="K56" s="33">
         <v>0</v>
       </c>
       <c r="L56" s="34">
         <v>0</v>
       </c>
       <c r="M56" s="33">
         <v>1</v>
       </c>
       <c r="N56" s="34">
         <v>4</v>
       </c>
     </row>
-    <row r="57" spans="1:14" ht="18">
+    <row r="57" spans="1:14" ht="17.25">
       <c r="A57" s="36" t="s">
         <v>89</v>
       </c>
       <c r="C57" s="29">
         <v>1</v>
       </c>
       <c r="D57" s="29">
         <v>1</v>
       </c>
       <c r="F57" s="31">
         <v>0</v>
       </c>
       <c r="G57" s="32">
         <v>0</v>
       </c>
       <c r="H57" s="31">
         <v>1</v>
       </c>
       <c r="I57" s="32">
         <v>1</v>
       </c>
       <c r="K57" s="33">
         <v>0</v>
       </c>
       <c r="L57" s="34">
         <v>0</v>
       </c>
       <c r="M57" s="33">
         <v>0</v>
       </c>
       <c r="N57" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:14" ht="18">
+    <row r="58" spans="1:14" ht="17.25">
       <c r="A58" s="36" t="s">
         <v>76</v>
       </c>
       <c r="C58" s="29">
         <v>1</v>
       </c>
       <c r="D58" s="29">
         <v>2</v>
       </c>
       <c r="F58" s="31">
         <v>0</v>
       </c>
       <c r="G58" s="32">
         <v>0</v>
       </c>
       <c r="H58" s="31">
         <v>0</v>
       </c>
       <c r="I58" s="32">
         <v>0</v>
       </c>
       <c r="K58" s="33">
         <v>0</v>
       </c>
       <c r="L58" s="34">
         <v>0</v>
       </c>
       <c r="M58" s="33">
         <v>1</v>
       </c>
       <c r="N58" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="59" spans="1:14" ht="18">
+    <row r="59" spans="1:14" ht="17.25">
       <c r="A59" s="36" t="s">
         <v>34</v>
       </c>
       <c r="C59" s="29">
         <v>137</v>
       </c>
       <c r="D59" s="29">
         <v>162</v>
       </c>
       <c r="F59" s="31">
         <v>0</v>
       </c>
       <c r="G59" s="32">
         <v>0</v>
       </c>
       <c r="H59" s="31">
         <v>0.86131386861313863</v>
       </c>
       <c r="I59" s="32">
         <v>118</v>
       </c>
       <c r="K59" s="33">
         <v>0.10948905109489052</v>
       </c>
       <c r="L59" s="34">
         <v>15</v>
       </c>
       <c r="M59" s="33">
         <v>2.9197080291970802E-2</v>
       </c>
       <c r="N59" s="34">
         <v>4</v>
       </c>
     </row>
-    <row r="60" spans="1:14" ht="18">
+    <row r="60" spans="1:14" ht="17.25">
       <c r="A60" s="36" t="s">
         <v>78</v>
       </c>
       <c r="C60" s="29">
         <v>456</v>
       </c>
       <c r="D60" s="29">
         <v>518</v>
       </c>
       <c r="F60" s="31">
         <v>2.6315789473684209E-2</v>
       </c>
       <c r="G60" s="32">
         <v>12</v>
       </c>
       <c r="H60" s="31">
         <v>0.44956140350877194</v>
       </c>
       <c r="I60" s="32">
         <v>205</v>
       </c>
       <c r="K60" s="33">
         <v>0.18201754385964913</v>
       </c>
       <c r="L60" s="34">
@@ -6387,59 +6387,50 @@
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A744F7AE12D61418743C908E94ABE25" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="827b00e5d123338055923b20f98b865e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="190fbe1c-f6d7-450f-b880-6b51ba2d4a55" xmlns:ns3="12fce978-23e1-42c5-82fd-0b8cde7c3144" xmlns:ns4="230e9df3-be65-4c73-a93b-d1236ebd677e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1a1c2d51122c3f957168141aee583f8e" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="190fbe1c-f6d7-450f-b880-6b51ba2d4a55"/>
     <xsd:import namespace="12fce978-23e1-42c5-82fd-0b8cde7c3144"/>
     <xsd:import namespace="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -6684,99 +6675,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="230e9df3-be65-4c73-a93b-d1236ebd677e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="190fbe1c-f6d7-450f-b880-6b51ba2d4a55">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{389C7F07-8568-4308-A93C-1E39193FE97E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7266115C-88F6-4883-A864-53F4652D18AC}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B66F13FE-6547-41B9-A9A0-216541BCD6AA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CBC9520-B711-476F-A9BA-AE5421031DD3}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490CE652-0670-4B6C-8BC7-D919B15C980A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98D15E2E-12E0-4186-A463-03B63FE51506}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1a19d03a-48bc-4359-8038-5b5f6d5847c3}" enabled="1" method="Standard" siteId="{72f988bf-86f1-41af-91ab-2d7cd011db47}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_SiteId">
     <vt:lpwstr>72f988bf-86f1-41af-91ab-2d7cd011db47</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_Owner">
     <vt:lpwstr>tracyi@microsoft.com</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_SetDate">
     <vt:lpwstr>2018-01-26T18:22:59.1369038Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_Name">
     <vt:lpwstr>General</vt:lpwstr>
   </property>