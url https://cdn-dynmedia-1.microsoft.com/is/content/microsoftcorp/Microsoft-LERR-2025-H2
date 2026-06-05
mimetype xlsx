--- v0 (2026-05-14)
+++ v1 (2026-06-05)
@@ -1,59 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30006"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0FCBFE29-D0D6-4A0E-A50B-068FC58DF7F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="17" documentId="8_{A87B0577-1599-4745-8663-3E4432F3AC8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A71AA1F9-7CA3-4C73-AB64-1B6F11D3C309}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="450" windowWidth="37240" windowHeight="19790" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Civil" sheetId="12" r:id="rId1"/>
     <sheet name="Criminal" sheetId="2" r:id="rId2"/>
     <sheet name="Emergencies" sheetId="10" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -329,55 +326,55 @@
   </si>
   <si>
     <t>UAE</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>Serbia (incl kosovo)</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="0.0%"/>
+    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="56"/>
       <color rgb="FF505050"/>
       <name val="Segoe Light"/>
     </font>
     <font>
       <sz val="56"/>
       <color theme="0"/>
       <name val="Segoe Light"/>
     </font>
     <font>
@@ -482,50 +479,59 @@
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Segoe UI Semibold"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Segoe UI Semibold"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <name val="Segoe Light"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <name val="Segoe Light"/>
     </font>
   </fonts>
   <fills count="19">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF246BB0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF78AC41"/>
         <bgColor indexed="64"/>
@@ -721,207 +727,207 @@
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="14" fillId="8" borderId="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="14" fillId="12" borderId="2"/>
+    <xf numFmtId="164" fontId="14" fillId="8" borderId="1"/>
+    <xf numFmtId="165" fontId="17" fillId="10" borderId="2"/>
+    <xf numFmtId="164" fontId="14" fillId="12" borderId="2"/>
   </cellStyleXfs>
   <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="9" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="9" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="9" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="9" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="9" borderId="2" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="9" borderId="2" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="19" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="19" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="10" fontId="19" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="19" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="20" fillId="11" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="19" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="20" fillId="11" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="11" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="11" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="22" fillId="13" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="13" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="22" fillId="14" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="22" fillId="14" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="14" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="22" fillId="15" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="22" fillId="15" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="15" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="18" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="22" fillId="13" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="17" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="17" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="17" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="2-TOTALS" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="3b-SOME DATA 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="4a-NO DATA" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1191,358 +1197,358 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A17E668-4939-48DC-B7E7-CB530E9BB5CA}">
   <dimension ref="A1:N184"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" customWidth="1"/>
+    <col min="1" max="1" width="23.81640625" customWidth="1"/>
     <col min="2" max="2" width="2" customWidth="1"/>
-    <col min="3" max="3" width="19.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.28515625" customWidth="1"/>
+    <col min="3" max="3" width="19.453125" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" customWidth="1"/>
+    <col min="5" max="5" width="2.54296875" customWidth="1"/>
+    <col min="6" max="6" width="15.453125" customWidth="1"/>
+    <col min="8" max="8" width="22.54296875" customWidth="1"/>
+    <col min="9" max="9" width="16.26953125" customWidth="1"/>
     <col min="10" max="10" width="2" customWidth="1"/>
-    <col min="11" max="11" width="18.140625" customWidth="1"/>
+    <col min="11" max="11" width="18.1796875" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
-    <col min="13" max="13" width="15.5703125" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="22.7109375" customWidth="1"/>
+    <col min="13" max="13" width="15.54296875" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="22.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="69">
+    <row r="1" spans="1:14" ht="70">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
-    <row r="2" spans="1:14" ht="27.75">
+    <row r="2" spans="1:14" ht="28">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
     </row>
-    <row r="3" spans="1:14" ht="20.25">
+    <row r="3" spans="1:14" ht="21">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
     </row>
-    <row r="4" spans="1:14" ht="27">
+    <row r="4" spans="1:14" ht="27.5">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="42"/>
       <c r="E4" s="9"/>
       <c r="F4" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="45" t="s">
+      <c r="K4" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="46"/>
-[...1 lines deleted...]
-      <c r="N4" s="46"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
     </row>
     <row r="5" spans="1:14" ht="93" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13"/>
-      <c r="F5" s="47" t="s">
+      <c r="F5" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="48"/>
-      <c r="H5" s="47" t="s">
+      <c r="G5" s="46"/>
+      <c r="H5" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="47"/>
+      <c r="I5" s="45"/>
       <c r="J5" s="13"/>
-      <c r="K5" s="49" t="s">
+      <c r="K5" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="49"/>
-      <c r="M5" s="49" t="s">
+      <c r="L5" s="47"/>
+      <c r="M5" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="49"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14" ht="18.75">
+      <c r="N5" s="47"/>
+    </row>
+    <row r="6" spans="1:14" ht="18">
       <c r="A6" s="11"/>
       <c r="B6" s="11"/>
       <c r="C6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="18"/>
       <c r="K6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="26.25">
+    <row r="7" spans="1:14" ht="26">
       <c r="A7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="21">
         <v>116</v>
       </c>
       <c r="D7" s="21">
         <v>301</v>
       </c>
       <c r="E7" s="22"/>
       <c r="F7" s="23">
         <v>4.3103448275862072E-2</v>
       </c>
       <c r="G7" s="24">
         <v>5</v>
       </c>
       <c r="H7" s="23">
         <v>0.18103448275862069</v>
       </c>
       <c r="I7" s="25">
         <v>21</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="23">
         <v>8.6206896551724137E-3</v>
       </c>
       <c r="L7" s="26">
         <v>1</v>
       </c>
       <c r="M7" s="23">
         <v>0.76724137931034486</v>
       </c>
       <c r="N7" s="27">
         <v>89</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="17.25">
+    <row r="8" spans="1:14" ht="17.5">
       <c r="A8" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="38">
         <v>45</v>
       </c>
       <c r="D8" s="29">
         <v>74</v>
       </c>
       <c r="E8" s="30"/>
       <c r="F8" s="31">
         <v>2.2222222222222223E-2</v>
       </c>
       <c r="G8" s="32">
         <v>1</v>
       </c>
       <c r="H8" s="31">
         <v>0.35555555555555557</v>
       </c>
       <c r="I8" s="32">
         <v>16</v>
       </c>
       <c r="J8" s="30"/>
       <c r="K8" s="33">
         <v>0</v>
       </c>
       <c r="L8" s="34">
         <v>0</v>
       </c>
       <c r="M8" s="33">
         <v>0.62222222222222223</v>
       </c>
       <c r="N8" s="34">
         <v>28</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="17.25">
+    <row r="9" spans="1:14" ht="17.5">
       <c r="A9" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="38">
         <v>3</v>
       </c>
       <c r="D9" s="29">
         <v>3</v>
       </c>
       <c r="E9" s="30"/>
       <c r="F9" s="31">
         <v>0</v>
       </c>
       <c r="G9" s="32">
         <v>0</v>
       </c>
       <c r="H9" s="31">
         <v>0</v>
       </c>
       <c r="I9" s="32">
         <v>0</v>
       </c>
       <c r="J9" s="30"/>
       <c r="K9" s="33">
         <v>0</v>
       </c>
       <c r="L9" s="34">
         <v>0</v>
       </c>
       <c r="M9" s="33">
         <v>1</v>
       </c>
       <c r="N9" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="17.25">
+    <row r="10" spans="1:14" ht="17.5">
       <c r="A10" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="38">
         <v>34</v>
       </c>
       <c r="D10" s="29">
         <v>189</v>
       </c>
       <c r="E10" s="30"/>
       <c r="F10" s="31">
         <v>5.8823529411764705E-2</v>
       </c>
       <c r="G10" s="32">
         <v>2</v>
       </c>
       <c r="H10" s="31">
         <v>0.14705882352941177</v>
       </c>
       <c r="I10" s="32">
         <v>5</v>
       </c>
       <c r="J10" s="30"/>
       <c r="K10" s="33">
         <v>2.9411764705882353E-2</v>
       </c>
       <c r="L10" s="34">
         <v>1</v>
       </c>
       <c r="M10" s="33">
         <v>0.76470588235294112</v>
       </c>
       <c r="N10" s="34">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="17.25">
+    <row r="11" spans="1:14" ht="17.5">
       <c r="A11" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="28"/>
       <c r="C11" s="38">
         <v>34</v>
       </c>
       <c r="D11" s="29">
         <v>35</v>
       </c>
       <c r="E11" s="30"/>
       <c r="F11" s="31">
         <v>5.8823529411764705E-2</v>
       </c>
       <c r="G11" s="32">
         <v>2</v>
       </c>
       <c r="H11" s="31">
         <v>0</v>
       </c>
       <c r="I11" s="32">
         <v>0</v>
       </c>
       <c r="J11" s="30"/>
       <c r="K11" s="33">
@@ -1627,381 +1633,380 @@
       <c r="A176" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="178" spans="1:1">
       <c r="A178" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="180" spans="1:1">
       <c r="A180" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="182" spans="1:1">
       <c r="A182" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="184" spans="1:1">
       <c r="A184" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
-    <mergeCell ref="A3:N3"/>
+  <mergeCells count="7">
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:Q65"/>
   <sheetViews>
-    <sheetView topLeftCell="A48" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C61" sqref="C61"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="K4" sqref="K4:N4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" customWidth="1"/>
+    <col min="1" max="1" width="20.81640625" customWidth="1"/>
     <col min="2" max="2" width="2" customWidth="1"/>
-    <col min="3" max="3" width="19.42578125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="16.28515625" customWidth="1"/>
+    <col min="3" max="3" width="19.453125" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" customWidth="1"/>
+    <col min="5" max="5" width="2.54296875" customWidth="1"/>
+    <col min="6" max="6" width="15.453125" customWidth="1"/>
+    <col min="7" max="7" width="12.81640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="22.54296875" customWidth="1"/>
+    <col min="9" max="9" width="16.26953125" customWidth="1"/>
     <col min="10" max="10" width="2" customWidth="1"/>
-    <col min="11" max="11" width="18.140625" customWidth="1"/>
+    <col min="11" max="11" width="18.1796875" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
-    <col min="13" max="13" width="13.42578125" customWidth="1"/>
-    <col min="14" max="14" width="22.7109375" customWidth="1"/>
+    <col min="13" max="13" width="13.453125" customWidth="1"/>
+    <col min="14" max="14" width="22.7265625" customWidth="1"/>
     <col min="16" max="16" width="32" customWidth="1"/>
     <col min="17" max="17" width="35" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="69">
+    <row r="1" spans="1:14" ht="70">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
-    <row r="2" spans="1:14" ht="27.75">
+    <row r="2" spans="1:14" ht="28">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
     </row>
-    <row r="3" spans="1:14" ht="20.25">
+    <row r="3" spans="1:14" ht="21">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
     </row>
-    <row r="4" spans="1:14" ht="27">
+    <row r="4" spans="1:14" ht="27.5">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="42"/>
       <c r="E4" s="9"/>
       <c r="F4" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="45" t="s">
+      <c r="K4" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="46"/>
-[...1 lines deleted...]
-      <c r="N4" s="46"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
     </row>
     <row r="5" spans="1:14" ht="93" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13"/>
-      <c r="F5" s="47" t="s">
+      <c r="F5" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="48"/>
-      <c r="H5" s="47" t="s">
+      <c r="G5" s="46"/>
+      <c r="H5" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="47"/>
+      <c r="I5" s="45"/>
       <c r="J5" s="13"/>
-      <c r="K5" s="49" t="s">
+      <c r="K5" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="49"/>
-      <c r="M5" s="49" t="s">
+      <c r="L5" s="47"/>
+      <c r="M5" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="49"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14" ht="18.75">
+      <c r="N5" s="47"/>
+    </row>
+    <row r="6" spans="1:14" ht="18">
       <c r="A6" s="11"/>
       <c r="B6" s="11"/>
       <c r="C6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="18"/>
       <c r="K6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="26.25">
+    <row r="7" spans="1:14" ht="26">
       <c r="A7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="21">
         <v>27412</v>
       </c>
       <c r="D7" s="21">
         <v>63107</v>
       </c>
       <c r="E7" s="22"/>
       <c r="F7" s="23">
         <v>5.1437326718225596E-2</v>
       </c>
       <c r="G7" s="24">
         <v>1410</v>
       </c>
       <c r="H7" s="23">
         <v>0.61297971691230113</v>
       </c>
       <c r="I7" s="25">
         <v>16803</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="23">
         <v>0.12957828688165768</v>
       </c>
       <c r="L7" s="26">
         <v>3552</v>
       </c>
       <c r="M7" s="23">
         <v>0.20600466948781557</v>
       </c>
       <c r="N7" s="27">
         <v>5647</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="14.45" customHeight="1">
+    <row r="8" spans="1:14" ht="14.5" customHeight="1">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="29">
         <v>154</v>
       </c>
       <c r="D8" s="29">
         <v>171</v>
       </c>
       <c r="E8" s="30"/>
       <c r="F8" s="31">
         <v>0</v>
       </c>
       <c r="G8" s="32">
         <v>0</v>
       </c>
       <c r="H8" s="31">
         <v>0.55844155844155841</v>
       </c>
       <c r="I8" s="32">
         <v>86</v>
       </c>
       <c r="J8" s="30"/>
       <c r="K8" s="33">
         <v>0.16883116883116883</v>
       </c>
       <c r="L8" s="34">
         <v>26</v>
       </c>
       <c r="M8" s="33">
         <v>0.27272727272727271</v>
       </c>
       <c r="N8" s="34">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="14.45" customHeight="1">
+    <row r="9" spans="1:14" ht="14.5" customHeight="1">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="29">
         <v>774</v>
       </c>
       <c r="D9" s="29">
         <v>1141</v>
       </c>
       <c r="E9" s="30"/>
       <c r="F9" s="31">
         <v>1.1627906976744186E-2</v>
       </c>
       <c r="G9" s="32">
         <v>9</v>
       </c>
       <c r="H9" s="31">
         <v>0.72609819121447028</v>
       </c>
       <c r="I9" s="32">
         <v>562</v>
       </c>
       <c r="J9" s="30"/>
       <c r="K9" s="33">
         <v>0.16020671834625322</v>
       </c>
       <c r="L9" s="34">
         <v>124</v>
       </c>
       <c r="M9" s="33">
         <v>0.1020671834625323</v>
       </c>
       <c r="N9" s="34">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="14.45" customHeight="1">
+    <row r="10" spans="1:14" ht="14.5" customHeight="1">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="29">
         <v>490</v>
       </c>
       <c r="D10" s="29">
         <v>857</v>
       </c>
       <c r="E10" s="30"/>
       <c r="F10" s="31">
         <v>0</v>
       </c>
       <c r="G10" s="32">
         <v>0</v>
       </c>
       <c r="H10" s="31">
         <v>0.85306122448979593</v>
       </c>
       <c r="I10" s="32">
         <v>418</v>
       </c>
       <c r="J10" s="30"/>
       <c r="K10" s="33">
         <v>0.11836734693877551</v>
       </c>
       <c r="L10" s="34">
         <v>58</v>
       </c>
       <c r="M10" s="33">
         <v>2.8571428571428571E-2</v>
       </c>
       <c r="N10" s="34">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="14.45" customHeight="1">
+    <row r="11" spans="1:14" ht="14.5" customHeight="1">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="28"/>
       <c r="C11" s="29">
         <v>408</v>
       </c>
       <c r="D11" s="29">
         <v>568</v>
       </c>
       <c r="E11" s="30"/>
       <c r="F11" s="31">
         <v>0</v>
       </c>
       <c r="G11" s="32">
         <v>0</v>
       </c>
       <c r="H11" s="31">
         <v>0.78186274509803921</v>
       </c>
       <c r="I11" s="32">
         <v>319</v>
       </c>
       <c r="J11" s="30"/>
       <c r="K11" s="33">
@@ -2033,1343 +2038,1343 @@
         <v>0.13247588424437298</v>
       </c>
       <c r="G12" s="32">
         <v>412</v>
       </c>
       <c r="H12" s="31">
         <v>0.27202572347266879</v>
       </c>
       <c r="I12" s="32">
         <v>846</v>
       </c>
       <c r="J12" s="30"/>
       <c r="K12" s="33">
         <v>4.855305466237942E-2</v>
       </c>
       <c r="L12" s="34">
         <v>151</v>
       </c>
       <c r="M12" s="33">
         <v>0.54694533762057873</v>
       </c>
       <c r="N12" s="34">
         <v>1701</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="17.25">
+    <row r="13" spans="1:14" ht="17.5">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="29">
         <v>1</v>
       </c>
       <c r="D13" s="29">
         <v>1</v>
       </c>
       <c r="E13" s="30"/>
       <c r="F13" s="31">
         <v>0</v>
       </c>
       <c r="G13" s="32">
         <v>0</v>
       </c>
       <c r="H13" s="31">
         <v>1</v>
       </c>
       <c r="I13" s="32">
         <v>1</v>
       </c>
       <c r="J13" s="30"/>
       <c r="K13" s="33">
         <v>0</v>
       </c>
       <c r="L13" s="34">
         <v>0</v>
       </c>
       <c r="M13" s="33">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="17.25">
+    <row r="14" spans="1:14" ht="17.5">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="29">
         <v>282</v>
       </c>
       <c r="D14" s="29">
         <v>405</v>
       </c>
       <c r="E14" s="30"/>
       <c r="F14" s="31">
         <v>0</v>
       </c>
       <c r="G14" s="32">
         <v>0</v>
       </c>
       <c r="H14" s="31">
         <v>0.62765957446808507</v>
       </c>
       <c r="I14" s="32">
         <v>177</v>
       </c>
       <c r="J14" s="30"/>
       <c r="K14" s="33">
         <v>9.5744680851063829E-2</v>
       </c>
       <c r="L14" s="34">
         <v>27</v>
       </c>
       <c r="M14" s="33">
         <v>0.27659574468085107</v>
       </c>
       <c r="N14" s="34">
         <v>78</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="17.25">
+    <row r="15" spans="1:14" ht="17.5">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="29">
         <v>14</v>
       </c>
       <c r="D15" s="29">
         <v>33</v>
       </c>
       <c r="E15" s="30"/>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="32">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0.2857142857142857</v>
       </c>
       <c r="I15" s="32">
         <v>4</v>
       </c>
       <c r="J15" s="30"/>
       <c r="K15" s="33">
         <v>7.1428571428571425E-2</v>
       </c>
       <c r="L15" s="34">
         <v>1</v>
       </c>
       <c r="M15" s="33">
         <v>0.6428571428571429</v>
       </c>
       <c r="N15" s="34">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:14" ht="17.25">
+    <row r="16" spans="1:14" ht="17.5">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="29">
         <v>3</v>
       </c>
       <c r="D16" s="29">
         <v>4</v>
       </c>
       <c r="E16" s="30"/>
       <c r="F16" s="31">
         <v>0</v>
       </c>
       <c r="G16" s="32">
         <v>0</v>
       </c>
       <c r="H16" s="31">
         <v>0</v>
       </c>
       <c r="I16" s="32">
         <v>0</v>
       </c>
       <c r="J16" s="30"/>
       <c r="K16" s="33">
         <v>0</v>
       </c>
       <c r="L16" s="34">
         <v>0</v>
       </c>
       <c r="M16" s="33">
         <v>1</v>
       </c>
       <c r="N16" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="17.25">
+    <row r="17" spans="1:14" ht="17.5">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="28"/>
       <c r="C17" s="29">
         <v>36</v>
       </c>
       <c r="D17" s="29">
         <v>51</v>
       </c>
       <c r="E17" s="30"/>
       <c r="F17" s="31">
         <v>0</v>
       </c>
       <c r="G17" s="32">
         <v>0</v>
       </c>
       <c r="H17" s="31">
         <v>0.27777777777777779</v>
       </c>
       <c r="I17" s="32">
         <v>10</v>
       </c>
       <c r="J17" s="30"/>
       <c r="K17" s="33">
         <v>0.1111111111111111</v>
       </c>
       <c r="L17" s="34">
         <v>4</v>
       </c>
       <c r="M17" s="33">
         <v>0.61111111111111116</v>
       </c>
       <c r="N17" s="34">
         <v>22</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="17.25">
+    <row r="18" spans="1:14" ht="17.5">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="29">
         <v>16</v>
       </c>
       <c r="D18" s="29">
         <v>17</v>
       </c>
       <c r="E18" s="30"/>
       <c r="F18" s="31">
         <v>0</v>
       </c>
       <c r="G18" s="32">
         <v>0</v>
       </c>
       <c r="H18" s="31">
         <v>0.8125</v>
       </c>
       <c r="I18" s="32">
         <v>13</v>
       </c>
       <c r="J18" s="30"/>
       <c r="K18" s="33">
         <v>0.125</v>
       </c>
       <c r="L18" s="34">
         <v>2</v>
       </c>
       <c r="M18" s="33">
         <v>6.25E-2</v>
       </c>
       <c r="N18" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="17.25">
+    <row r="19" spans="1:14" ht="17.5">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="35"/>
       <c r="C19" s="29">
         <v>10</v>
       </c>
       <c r="D19" s="29">
         <v>11</v>
       </c>
       <c r="E19" s="30"/>
       <c r="F19" s="31">
         <v>0</v>
       </c>
       <c r="G19" s="32">
         <v>0</v>
       </c>
       <c r="H19" s="31">
         <v>0.8</v>
       </c>
       <c r="I19" s="32">
         <v>8</v>
       </c>
       <c r="J19" s="30"/>
       <c r="K19" s="33">
         <v>0.2</v>
       </c>
       <c r="L19" s="34">
         <v>2</v>
       </c>
       <c r="M19" s="33">
         <v>0</v>
       </c>
       <c r="N19" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="17.25">
+    <row r="20" spans="1:14" ht="17.5">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="29">
         <v>20</v>
       </c>
       <c r="D20" s="29">
         <v>29</v>
       </c>
       <c r="E20" s="30"/>
       <c r="F20" s="31">
         <v>0</v>
       </c>
       <c r="G20" s="32">
         <v>0</v>
       </c>
       <c r="H20" s="31">
         <v>0.7</v>
       </c>
       <c r="I20" s="32">
         <v>14</v>
       </c>
       <c r="J20" s="30"/>
       <c r="K20" s="33">
         <v>0.15</v>
       </c>
       <c r="L20" s="34">
         <v>3</v>
       </c>
       <c r="M20" s="33">
         <v>0.15</v>
       </c>
       <c r="N20" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="17.25">
+    <row r="21" spans="1:14" ht="17.5">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="29">
         <v>18</v>
       </c>
       <c r="D21" s="29">
         <v>36</v>
       </c>
       <c r="E21" s="30"/>
       <c r="F21" s="31">
         <v>0</v>
       </c>
       <c r="G21" s="32">
         <v>0</v>
       </c>
       <c r="H21" s="31">
         <v>0.72222222222222221</v>
       </c>
       <c r="I21" s="32">
         <v>13</v>
       </c>
       <c r="J21" s="30"/>
       <c r="K21" s="33">
         <v>0</v>
       </c>
       <c r="L21" s="34">
         <v>0</v>
       </c>
       <c r="M21" s="33">
         <v>0.27777777777777779</v>
       </c>
       <c r="N21" s="34">
         <v>5</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="17.25">
+    <row r="22" spans="1:14" ht="17.5">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="29">
         <v>3</v>
       </c>
       <c r="D22" s="29">
         <v>3</v>
       </c>
       <c r="E22" s="30"/>
       <c r="F22" s="31">
         <v>0</v>
       </c>
       <c r="G22" s="32">
         <v>0</v>
       </c>
       <c r="H22" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I22" s="32">
         <v>1</v>
       </c>
       <c r="J22" s="30"/>
       <c r="K22" s="33">
         <v>0.33333333333333331</v>
       </c>
       <c r="L22" s="34">
         <v>1</v>
       </c>
       <c r="M22" s="33">
         <v>0.33333333333333331</v>
       </c>
       <c r="N22" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="17.25">
+    <row r="23" spans="1:14" ht="17.5">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="29">
         <v>6</v>
       </c>
       <c r="D23" s="29">
         <v>8</v>
       </c>
       <c r="E23" s="30"/>
       <c r="F23" s="31">
         <v>0</v>
       </c>
       <c r="G23" s="32">
         <v>0</v>
       </c>
       <c r="H23" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I23" s="32">
         <v>2</v>
       </c>
       <c r="J23" s="30"/>
       <c r="K23" s="33">
         <v>0.33333333333333331</v>
       </c>
       <c r="L23" s="34">
         <v>2</v>
       </c>
       <c r="M23" s="33">
         <v>0.33333333333333331</v>
       </c>
       <c r="N23" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="17.25">
+    <row r="24" spans="1:14" ht="17.5">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="29">
         <v>2</v>
       </c>
       <c r="D24" s="29">
         <v>2</v>
       </c>
       <c r="E24" s="30"/>
       <c r="F24" s="31">
         <v>0</v>
       </c>
       <c r="G24" s="32">
         <v>0</v>
       </c>
       <c r="H24" s="31">
         <v>0</v>
       </c>
       <c r="I24" s="32">
         <v>0</v>
       </c>
       <c r="J24" s="30"/>
       <c r="K24" s="33">
         <v>0.5</v>
       </c>
       <c r="L24" s="34">
         <v>1</v>
       </c>
       <c r="M24" s="33">
         <v>0.5</v>
       </c>
       <c r="N24" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="17.25">
+    <row r="25" spans="1:14" ht="17.5">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="29">
         <v>2</v>
       </c>
       <c r="D25" s="29">
         <v>2</v>
       </c>
       <c r="E25" s="30"/>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="32">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0.5</v>
       </c>
       <c r="I25" s="32">
         <v>1</v>
       </c>
       <c r="J25" s="30"/>
       <c r="K25" s="33">
         <v>0</v>
       </c>
       <c r="L25" s="34">
         <v>0</v>
       </c>
       <c r="M25" s="33">
         <v>0.5</v>
       </c>
       <c r="N25" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="1:14" ht="17.25">
+    <row r="26" spans="1:14" ht="17.5">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="29">
         <v>101</v>
       </c>
       <c r="D26" s="29">
         <v>229</v>
       </c>
       <c r="E26" s="30"/>
       <c r="F26" s="31">
         <v>0</v>
       </c>
       <c r="G26" s="32">
         <v>0</v>
       </c>
       <c r="H26" s="31">
         <v>0.84158415841584155</v>
       </c>
       <c r="I26" s="32">
         <v>85</v>
       </c>
       <c r="J26" s="30"/>
       <c r="K26" s="33">
         <v>9.9009900990099015E-2</v>
       </c>
       <c r="L26" s="34">
         <v>10</v>
       </c>
       <c r="M26" s="33">
         <v>5.9405940594059403E-2</v>
       </c>
       <c r="N26" s="34">
         <v>6</v>
       </c>
     </row>
-    <row r="27" spans="1:14" ht="17.25">
+    <row r="27" spans="1:14" ht="17.5">
       <c r="A27" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="28"/>
       <c r="C27" s="29">
         <v>1841</v>
       </c>
       <c r="D27" s="29">
         <v>2675</v>
       </c>
       <c r="E27" s="30"/>
       <c r="F27" s="31">
         <v>0</v>
       </c>
       <c r="G27" s="32">
         <v>0</v>
       </c>
       <c r="H27" s="31">
         <v>0.59804454101032045</v>
       </c>
       <c r="I27" s="32">
         <v>1101</v>
       </c>
       <c r="J27" s="30"/>
       <c r="K27" s="33">
         <v>0.19826181423139599</v>
       </c>
       <c r="L27" s="34">
         <v>365</v>
       </c>
       <c r="M27" s="33">
         <v>0.20369364475828355</v>
       </c>
       <c r="N27" s="34">
         <v>375</v>
       </c>
     </row>
-    <row r="28" spans="1:14" ht="17.25">
+    <row r="28" spans="1:14" ht="17.5">
       <c r="A28" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="29">
         <v>4094</v>
       </c>
       <c r="D28" s="29">
         <v>6868</v>
       </c>
       <c r="E28" s="30"/>
       <c r="F28" s="31">
         <v>0</v>
       </c>
       <c r="G28" s="32">
         <v>0</v>
       </c>
       <c r="H28" s="31">
         <v>0.58891060087933567</v>
       </c>
       <c r="I28" s="32">
         <v>2411</v>
       </c>
       <c r="J28" s="30"/>
       <c r="K28" s="33">
         <v>0.10454323400097704</v>
       </c>
       <c r="L28" s="34">
         <v>428</v>
       </c>
       <c r="M28" s="33">
         <v>0.30654616511968735</v>
       </c>
       <c r="N28" s="34">
         <v>1255</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="17.25">
+    <row r="29" spans="1:14" ht="17.5">
       <c r="A29" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="29">
         <v>71</v>
       </c>
       <c r="D29" s="29">
         <v>71</v>
       </c>
       <c r="E29" s="30"/>
       <c r="F29" s="31">
         <v>0</v>
       </c>
       <c r="G29" s="32">
         <v>0</v>
       </c>
       <c r="H29" s="31">
         <v>0.42253521126760563</v>
       </c>
       <c r="I29" s="32">
         <v>30</v>
       </c>
       <c r="J29" s="30"/>
       <c r="K29" s="33">
         <v>0.15492957746478872</v>
       </c>
       <c r="L29" s="34">
         <v>11</v>
       </c>
       <c r="M29" s="33">
         <v>0.42253521126760563</v>
       </c>
       <c r="N29" s="34">
         <v>30</v>
       </c>
     </row>
-    <row r="30" spans="1:14" ht="17.25">
+    <row r="30" spans="1:14" ht="17.5">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="29">
         <v>39</v>
       </c>
       <c r="D30" s="29">
         <v>77</v>
       </c>
       <c r="E30" s="30"/>
       <c r="F30" s="31">
         <v>0</v>
       </c>
       <c r="G30" s="32">
         <v>0</v>
       </c>
       <c r="H30" s="31">
         <v>0.58974358974358976</v>
       </c>
       <c r="I30" s="32">
         <v>23</v>
       </c>
       <c r="J30" s="30"/>
       <c r="K30" s="33">
         <v>0.12820512820512819</v>
       </c>
       <c r="L30" s="34">
         <v>5</v>
       </c>
       <c r="M30" s="33">
         <v>0.28205128205128205</v>
       </c>
       <c r="N30" s="34">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:14" ht="17.25">
+    <row r="31" spans="1:14" ht="17.5">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31" s="28"/>
       <c r="C31" s="29">
         <v>2</v>
       </c>
       <c r="D31" s="29">
         <v>0</v>
       </c>
       <c r="E31" s="30"/>
       <c r="F31" s="31">
         <v>0</v>
       </c>
       <c r="G31" s="32">
         <v>0</v>
       </c>
       <c r="H31" s="31">
         <v>0</v>
       </c>
       <c r="I31" s="32">
         <v>0</v>
       </c>
       <c r="J31" s="30"/>
       <c r="K31" s="33">
         <v>0</v>
       </c>
       <c r="L31" s="34">
         <v>0</v>
       </c>
       <c r="M31" s="33">
         <v>1</v>
       </c>
       <c r="N31" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="32" spans="1:14" ht="17.25">
+    <row r="32" spans="1:14" ht="17.5">
       <c r="A32" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="29">
         <v>1953</v>
       </c>
       <c r="D32" s="29">
         <v>3485</v>
       </c>
       <c r="E32" s="30"/>
       <c r="F32" s="31">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0</v>
       </c>
       <c r="H32" s="31">
         <v>0.65796210957501278</v>
       </c>
       <c r="I32" s="32">
         <v>1285</v>
       </c>
       <c r="J32" s="30"/>
       <c r="K32" s="33">
         <v>0.1408090117767537</v>
       </c>
       <c r="L32" s="34">
         <v>275</v>
       </c>
       <c r="M32" s="33">
         <v>0.20122887864823349</v>
       </c>
       <c r="N32" s="34">
         <v>393</v>
       </c>
     </row>
-    <row r="33" spans="1:17" ht="17.25">
+    <row r="33" spans="1:17" ht="17.5">
       <c r="A33" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="28"/>
       <c r="C33" s="29">
         <v>139</v>
       </c>
       <c r="D33" s="29">
         <v>250</v>
       </c>
       <c r="E33" s="30"/>
       <c r="F33" s="31">
         <v>0.5467625899280576</v>
       </c>
       <c r="G33" s="32">
         <v>76</v>
       </c>
       <c r="H33" s="31">
         <v>0.16546762589928057</v>
       </c>
       <c r="I33" s="32">
         <v>23</v>
       </c>
       <c r="J33" s="30"/>
       <c r="K33" s="33">
         <v>6.4748201438848921E-2</v>
       </c>
       <c r="L33" s="34">
         <v>9</v>
       </c>
       <c r="M33" s="33">
         <v>0.22302158273381295</v>
       </c>
       <c r="N33" s="34">
         <v>31</v>
       </c>
     </row>
-    <row r="34" spans="1:17" ht="17.25">
+    <row r="34" spans="1:17" ht="17.5">
       <c r="A34" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="29">
         <v>9</v>
       </c>
       <c r="D34" s="29">
         <v>10</v>
       </c>
       <c r="E34" s="30"/>
       <c r="F34" s="31">
         <v>0</v>
       </c>
       <c r="G34" s="32">
         <v>0</v>
       </c>
       <c r="H34" s="31">
         <v>0.55555555555555558</v>
       </c>
       <c r="I34" s="32">
         <v>5</v>
       </c>
       <c r="J34" s="30"/>
       <c r="K34" s="33">
         <v>0</v>
       </c>
       <c r="L34" s="34">
         <v>0</v>
       </c>
       <c r="M34" s="33">
         <v>0.44444444444444442</v>
       </c>
       <c r="N34" s="34">
         <v>4</v>
       </c>
     </row>
-    <row r="35" spans="1:17" ht="17.25">
+    <row r="35" spans="1:17" ht="17.5">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="29">
         <v>277</v>
       </c>
       <c r="D35" s="29">
         <v>1213</v>
       </c>
       <c r="E35" s="30"/>
       <c r="F35" s="31">
         <v>0</v>
       </c>
       <c r="G35" s="32">
         <v>0</v>
       </c>
       <c r="H35" s="31">
         <v>0.34296028880866425</v>
       </c>
       <c r="I35" s="32">
         <v>95</v>
       </c>
       <c r="J35" s="30"/>
       <c r="K35" s="33">
         <v>0.24187725631768953</v>
       </c>
       <c r="L35" s="34">
         <v>67</v>
       </c>
       <c r="M35" s="33">
         <v>0.41516245487364623</v>
       </c>
       <c r="N35" s="34">
         <v>115</v>
       </c>
     </row>
-    <row r="36" spans="1:17" ht="17.25">
+    <row r="36" spans="1:17" ht="17.5">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="29">
         <v>157</v>
       </c>
       <c r="D36" s="29">
         <v>683</v>
       </c>
       <c r="E36" s="30"/>
       <c r="F36" s="31">
         <v>0</v>
       </c>
       <c r="G36" s="32">
         <v>0</v>
       </c>
       <c r="H36" s="31">
         <v>0.62420382165605093</v>
       </c>
       <c r="I36" s="32">
         <v>98</v>
       </c>
       <c r="J36" s="30"/>
       <c r="K36" s="33">
         <v>0.11464968152866242</v>
       </c>
       <c r="L36" s="34">
         <v>18</v>
       </c>
       <c r="M36" s="33">
         <v>0.26114649681528662</v>
       </c>
       <c r="N36" s="34">
         <v>41</v>
       </c>
     </row>
-    <row r="37" spans="1:17" ht="17.25">
+    <row r="37" spans="1:17" ht="17.5">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="29">
         <v>1</v>
       </c>
       <c r="D37" s="29">
         <v>1</v>
       </c>
       <c r="E37" s="30"/>
       <c r="F37" s="31">
         <v>0</v>
       </c>
       <c r="G37" s="32">
         <v>0</v>
       </c>
       <c r="H37" s="31">
         <v>0</v>
       </c>
       <c r="I37" s="32">
         <v>0</v>
       </c>
       <c r="J37" s="30"/>
       <c r="K37" s="33">
         <v>0</v>
       </c>
       <c r="L37" s="34">
         <v>0</v>
       </c>
       <c r="M37" s="33">
         <v>1</v>
       </c>
       <c r="N37" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:17" ht="17.25">
+    <row r="38" spans="1:17" ht="17.5">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38" s="35"/>
       <c r="C38" s="29">
         <v>15</v>
       </c>
       <c r="D38" s="29">
         <v>30</v>
       </c>
       <c r="E38" s="30"/>
       <c r="F38" s="31">
         <v>0</v>
       </c>
       <c r="G38" s="32">
         <v>0</v>
       </c>
       <c r="H38" s="31">
         <v>0.46666666666666667</v>
       </c>
       <c r="I38" s="32">
         <v>7</v>
       </c>
       <c r="J38" s="30"/>
       <c r="K38" s="33">
         <v>6.6666666666666666E-2</v>
       </c>
       <c r="L38" s="34">
         <v>1</v>
       </c>
       <c r="M38" s="33">
         <v>0.46666666666666667</v>
       </c>
       <c r="N38" s="34">
         <v>7</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="17.25">
+    <row r="39" spans="1:17" ht="17.5">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39" s="28"/>
       <c r="C39" s="29">
         <v>27</v>
       </c>
       <c r="D39" s="29">
         <v>44</v>
       </c>
       <c r="E39" s="30"/>
       <c r="F39" s="31">
         <v>0</v>
       </c>
       <c r="G39" s="32">
         <v>0</v>
       </c>
       <c r="H39" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I39" s="32">
         <v>9</v>
       </c>
       <c r="J39" s="30"/>
       <c r="K39" s="33">
         <v>3.7037037037037035E-2</v>
       </c>
       <c r="L39" s="34">
         <v>1</v>
       </c>
       <c r="M39" s="33">
         <v>0.62962962962962965</v>
       </c>
       <c r="N39" s="34">
         <v>17</v>
       </c>
     </row>
-    <row r="40" spans="1:17" ht="17.25">
+    <row r="40" spans="1:17" ht="17.5">
       <c r="A40" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="28"/>
       <c r="C40" s="29">
         <v>7</v>
       </c>
       <c r="D40" s="29">
         <v>95</v>
       </c>
       <c r="E40" s="30"/>
       <c r="F40" s="31">
         <v>0</v>
       </c>
       <c r="G40" s="32">
         <v>0</v>
       </c>
       <c r="H40" s="31">
         <v>0.5714285714285714</v>
       </c>
       <c r="I40" s="32">
         <v>4</v>
       </c>
       <c r="J40" s="30"/>
       <c r="K40" s="33">
         <v>0.14285714285714285</v>
       </c>
       <c r="L40" s="34">
         <v>1</v>
       </c>
       <c r="M40" s="33">
         <v>0.2857142857142857</v>
       </c>
       <c r="N40" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="41" spans="1:17" ht="17.25">
+    <row r="41" spans="1:17" ht="17.5">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41" s="28"/>
       <c r="C41" s="29">
         <v>31</v>
       </c>
       <c r="D41" s="29">
         <v>31</v>
       </c>
       <c r="E41" s="30"/>
       <c r="F41" s="31">
         <v>0</v>
       </c>
       <c r="G41" s="32">
         <v>0</v>
       </c>
       <c r="H41" s="31">
         <v>0.83870967741935487</v>
       </c>
       <c r="I41" s="32">
         <v>26</v>
       </c>
       <c r="J41" s="30"/>
       <c r="K41" s="33">
         <v>0</v>
       </c>
       <c r="L41" s="34">
         <v>0</v>
       </c>
       <c r="M41" s="33">
         <v>0.16129032258064516</v>
       </c>
       <c r="N41" s="34">
         <v>5</v>
       </c>
     </row>
-    <row r="42" spans="1:17" ht="17.25">
+    <row r="42" spans="1:17" ht="17.5">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="35"/>
       <c r="C42" s="29">
         <v>158</v>
       </c>
       <c r="D42" s="29">
         <v>245</v>
       </c>
       <c r="E42" s="30"/>
       <c r="F42" s="31">
         <v>0</v>
       </c>
       <c r="G42" s="32">
         <v>0</v>
       </c>
       <c r="H42" s="31">
         <v>0.60759493670886078</v>
       </c>
       <c r="I42" s="32">
         <v>96</v>
       </c>
       <c r="J42" s="30"/>
       <c r="K42" s="33">
         <v>9.49367088607595E-2</v>
       </c>
       <c r="L42" s="34">
         <v>15</v>
       </c>
       <c r="M42" s="33">
         <v>0.29746835443037972</v>
       </c>
       <c r="N42" s="34">
         <v>47</v>
       </c>
     </row>
-    <row r="43" spans="1:17" ht="17.25">
+    <row r="43" spans="1:17" ht="17.5">
       <c r="A43" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="35"/>
       <c r="C43" s="29">
         <v>260</v>
       </c>
       <c r="D43" s="29">
         <v>460</v>
       </c>
       <c r="E43" s="30"/>
       <c r="F43" s="31">
         <v>0</v>
       </c>
       <c r="G43" s="32">
         <v>0</v>
       </c>
       <c r="H43" s="31">
         <v>0.74230769230769234</v>
       </c>
       <c r="I43" s="32">
         <v>193</v>
       </c>
       <c r="J43" s="30"/>
       <c r="K43" s="33">
         <v>8.8461538461538466E-2</v>
       </c>
       <c r="L43" s="34">
         <v>23</v>
       </c>
       <c r="M43" s="33">
         <v>0.16923076923076924</v>
       </c>
       <c r="N43" s="34">
         <v>44</v>
       </c>
     </row>
-    <row r="44" spans="1:17" ht="17.25">
+    <row r="44" spans="1:17" ht="17.5">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="35"/>
       <c r="C44" s="29">
         <v>10</v>
       </c>
       <c r="D44" s="29">
         <v>12</v>
       </c>
       <c r="E44" s="30"/>
       <c r="F44" s="31">
         <v>0</v>
       </c>
       <c r="G44" s="32">
         <v>0</v>
       </c>
       <c r="H44" s="31">
         <v>0.6</v>
       </c>
       <c r="I44" s="32">
         <v>6</v>
       </c>
       <c r="J44" s="30"/>
       <c r="K44" s="33">
         <v>0.1</v>
       </c>
       <c r="L44" s="34">
         <v>1</v>
       </c>
       <c r="M44" s="33">
         <v>0.3</v>
       </c>
       <c r="N44" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="45" spans="1:17" ht="17.25">
+    <row r="45" spans="1:17" ht="17.5">
       <c r="A45" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="28"/>
       <c r="C45" s="29">
         <v>39</v>
       </c>
       <c r="D45" s="29">
         <v>107</v>
       </c>
       <c r="E45" s="30"/>
       <c r="F45" s="31">
         <v>0</v>
       </c>
       <c r="G45" s="32">
         <v>0</v>
       </c>
       <c r="H45" s="31">
         <v>0.82051282051282048</v>
       </c>
       <c r="I45" s="32">
         <v>32</v>
       </c>
       <c r="J45" s="30"/>
       <c r="K45" s="33">
         <v>0.15384615384615385</v>
       </c>
       <c r="L45" s="34">
         <v>6</v>
       </c>
       <c r="M45" s="33">
         <v>2.564102564102564E-2</v>
       </c>
       <c r="N45" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="46" spans="1:17" ht="17.25">
+    <row r="46" spans="1:17" ht="17.5">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46" s="28"/>
       <c r="C46" s="29">
         <v>24</v>
       </c>
       <c r="D46" s="29">
         <v>310</v>
       </c>
       <c r="E46" s="30"/>
       <c r="F46" s="31">
         <v>0</v>
       </c>
       <c r="G46" s="32">
         <v>0</v>
       </c>
       <c r="H46" s="31">
         <v>0.66666666666666663</v>
       </c>
       <c r="I46" s="32">
         <v>16</v>
       </c>
       <c r="J46" s="30"/>
       <c r="K46" s="33">
         <v>8.3333333333333329E-2</v>
       </c>
       <c r="L46" s="34">
         <v>2</v>
       </c>
       <c r="M46" s="33">
         <v>0.25</v>
       </c>
       <c r="N46" s="34">
         <v>6</v>
       </c>
     </row>
-    <row r="47" spans="1:17" ht="17.25">
+    <row r="47" spans="1:17" ht="17.5">
       <c r="A47" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="28"/>
       <c r="C47" s="29">
         <v>274</v>
       </c>
       <c r="D47" s="29">
         <v>480</v>
       </c>
       <c r="E47" s="30"/>
       <c r="F47" s="31">
         <v>0</v>
       </c>
       <c r="G47" s="32">
         <v>0</v>
       </c>
       <c r="H47" s="31">
         <v>0.31751824817518248</v>
       </c>
       <c r="I47" s="32">
         <v>87</v>
       </c>
       <c r="J47" s="30"/>
       <c r="K47" s="33">
@@ -3400,138 +3405,138 @@
       <c r="F48" s="31">
         <v>0</v>
       </c>
       <c r="G48" s="32">
         <v>0</v>
       </c>
       <c r="H48" s="31">
         <v>0.47938144329896909</v>
       </c>
       <c r="I48" s="32">
         <v>93</v>
       </c>
       <c r="J48" s="30"/>
       <c r="K48" s="33">
         <v>8.7628865979381437E-2</v>
       </c>
       <c r="L48" s="34">
         <v>17</v>
       </c>
       <c r="M48" s="33">
         <v>0.4329896907216495</v>
       </c>
       <c r="N48" s="34">
         <v>84</v>
       </c>
-      <c r="P48" s="50" t="s">
+      <c r="P48" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="Q48" s="50" t="s">
+      <c r="Q48" s="48" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="49" spans="1:17" ht="17.25">
+    <row r="49" spans="1:17" ht="17.5">
       <c r="A49" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="28"/>
       <c r="C49" s="29">
         <v>4</v>
       </c>
       <c r="D49" s="29">
         <v>3</v>
       </c>
       <c r="E49" s="30"/>
       <c r="F49" s="31">
         <v>0</v>
       </c>
       <c r="G49" s="32">
         <v>0</v>
       </c>
       <c r="H49" s="31">
         <v>0.5</v>
       </c>
       <c r="I49" s="32">
         <v>2</v>
       </c>
       <c r="J49" s="30"/>
       <c r="K49" s="33">
         <v>0</v>
       </c>
       <c r="L49" s="34">
         <v>0</v>
       </c>
       <c r="M49" s="33">
         <v>0.5</v>
       </c>
       <c r="N49" s="34">
         <v>2</v>
       </c>
-      <c r="P49" s="51"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:17" ht="17.25">
+      <c r="P49" s="49"/>
+      <c r="Q49" s="49"/>
+    </row>
+    <row r="50" spans="1:17" ht="17.5">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="29">
         <v>11</v>
       </c>
       <c r="D50" s="29">
         <v>9</v>
       </c>
       <c r="E50" s="30"/>
       <c r="F50" s="31">
         <v>0</v>
       </c>
       <c r="G50" s="32">
         <v>0</v>
       </c>
       <c r="H50" s="31">
         <v>0</v>
       </c>
       <c r="I50" s="32">
         <v>0</v>
       </c>
       <c r="J50" s="30"/>
       <c r="K50" s="33">
         <v>0</v>
       </c>
       <c r="L50" s="34">
         <v>0</v>
       </c>
       <c r="M50" s="33">
         <v>1</v>
       </c>
       <c r="N50" s="34">
         <v>11</v>
       </c>
-      <c r="P50" s="52"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:17" ht="17.25">
+      <c r="P50" s="50"/>
+      <c r="Q50" s="50"/>
+    </row>
+    <row r="51" spans="1:17" ht="17.5">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51" s="28"/>
       <c r="C51" s="29">
         <v>1</v>
       </c>
       <c r="D51" s="29">
         <v>2</v>
       </c>
       <c r="E51" s="30"/>
       <c r="F51" s="31">
         <v>0</v>
       </c>
       <c r="G51" s="32">
         <v>0</v>
       </c>
       <c r="H51" s="31">
         <v>1</v>
       </c>
       <c r="I51" s="32">
         <v>1</v>
       </c>
       <c r="J51" s="30"/>
       <c r="K51" s="33">
@@ -3567,1998 +3572,1997 @@
       <c r="F52" s="31">
         <v>0</v>
       </c>
       <c r="G52" s="32">
         <v>0</v>
       </c>
       <c r="H52" s="31">
         <v>0.74803149606299213</v>
       </c>
       <c r="I52" s="32">
         <v>95</v>
       </c>
       <c r="J52" s="30"/>
       <c r="K52" s="33">
         <v>0.15748031496062992</v>
       </c>
       <c r="L52" s="34">
         <v>20</v>
       </c>
       <c r="M52" s="33">
         <v>9.4488188976377951E-2</v>
       </c>
       <c r="N52" s="34">
         <v>12</v>
       </c>
-      <c r="P52" s="50" t="s">
+      <c r="P52" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="Q52" s="50" t="s">
+      <c r="Q52" s="48" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="53" spans="1:17" ht="17.25">
+    <row r="53" spans="1:17" ht="17.5">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="29">
         <v>1</v>
       </c>
       <c r="D53" s="29">
         <v>2</v>
       </c>
       <c r="E53" s="30"/>
       <c r="F53" s="31">
         <v>0</v>
       </c>
       <c r="G53" s="32">
         <v>0</v>
       </c>
       <c r="H53" s="31">
         <v>0</v>
       </c>
       <c r="I53" s="32">
         <v>0</v>
       </c>
       <c r="J53" s="30"/>
       <c r="K53" s="33">
         <v>1</v>
       </c>
       <c r="L53" s="34">
         <v>1</v>
       </c>
       <c r="M53" s="33">
         <v>0</v>
       </c>
       <c r="N53" s="34">
         <v>0</v>
       </c>
-      <c r="P53" s="51"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:17" ht="17.25">
+      <c r="P53" s="49"/>
+      <c r="Q53" s="49"/>
+    </row>
+    <row r="54" spans="1:17" ht="17.5">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="C54" s="29">
         <v>1</v>
       </c>
       <c r="D54" s="29">
         <v>1</v>
       </c>
       <c r="E54" s="30"/>
       <c r="F54" s="31">
         <v>0</v>
       </c>
       <c r="G54" s="32">
         <v>0</v>
       </c>
       <c r="H54" s="31">
         <v>1</v>
       </c>
       <c r="I54" s="32">
         <v>1</v>
       </c>
       <c r="J54" s="30"/>
       <c r="K54" s="33">
         <v>0</v>
       </c>
       <c r="L54" s="34">
         <v>0</v>
       </c>
       <c r="M54" s="33">
         <v>0</v>
       </c>
       <c r="N54" s="34">
         <v>0</v>
       </c>
-      <c r="P54" s="52"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:17" ht="17.25">
+      <c r="P54" s="50"/>
+      <c r="Q54" s="50"/>
+    </row>
+    <row r="55" spans="1:17" ht="17.5">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="C55" s="29">
         <v>69</v>
       </c>
       <c r="D55" s="29">
         <v>239</v>
       </c>
       <c r="E55" s="30"/>
       <c r="F55" s="31">
         <v>0</v>
       </c>
       <c r="G55" s="32">
         <v>0</v>
       </c>
       <c r="H55" s="31">
         <v>0.6376811594202898</v>
       </c>
       <c r="I55" s="32">
         <v>44</v>
       </c>
       <c r="J55" s="30"/>
       <c r="K55" s="33">
         <v>0.13043478260869565</v>
       </c>
       <c r="L55" s="34">
         <v>9</v>
       </c>
       <c r="M55" s="33">
         <v>0.2318840579710145</v>
       </c>
       <c r="N55" s="34">
         <v>16</v>
       </c>
       <c r="P55" s="37">
         <v>115</v>
       </c>
       <c r="Q55" s="37">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:17" ht="17.25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" ht="17.5">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="C56" s="29">
         <v>1250</v>
       </c>
       <c r="D56" s="29">
         <v>1797</v>
       </c>
       <c r="F56" s="31">
         <v>0</v>
       </c>
       <c r="G56" s="32">
         <v>0</v>
       </c>
       <c r="H56" s="31">
         <v>0.73280000000000001</v>
       </c>
       <c r="I56" s="32">
         <v>916</v>
       </c>
       <c r="J56" s="39"/>
       <c r="K56" s="33">
         <v>0.1512</v>
       </c>
       <c r="L56" s="34">
         <v>189</v>
       </c>
       <c r="M56" s="33">
         <v>0.11600000000000001</v>
       </c>
       <c r="N56" s="34">
         <v>145</v>
       </c>
     </row>
-    <row r="57" spans="1:17" ht="17.25">
+    <row r="57" spans="1:17" ht="17.5">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="C57" s="29">
         <v>642</v>
       </c>
       <c r="D57" s="29">
         <v>966</v>
       </c>
       <c r="F57" s="31">
         <v>0</v>
       </c>
       <c r="G57" s="32">
         <v>0</v>
       </c>
       <c r="H57" s="31">
         <v>0.8099688473520249</v>
       </c>
       <c r="I57" s="32">
         <v>520</v>
       </c>
       <c r="J57" s="39"/>
       <c r="K57" s="33">
         <v>0.14797507788161993</v>
       </c>
       <c r="L57" s="34">
         <v>95</v>
       </c>
       <c r="M57" s="33">
         <v>4.2056074766355138E-2</v>
       </c>
       <c r="N57" s="34">
         <v>27</v>
       </c>
     </row>
-    <row r="58" spans="1:17" ht="17.25">
+    <row r="58" spans="1:17" ht="17.5">
       <c r="A58" t="s">
         <v>32</v>
       </c>
       <c r="C58" s="29">
         <v>456</v>
       </c>
       <c r="D58" s="29">
         <v>685</v>
       </c>
       <c r="F58" s="31">
         <v>0</v>
       </c>
       <c r="G58" s="32">
         <v>0</v>
       </c>
       <c r="H58" s="31">
         <v>0.77631578947368418</v>
       </c>
       <c r="I58" s="32">
         <v>354</v>
       </c>
       <c r="J58" s="39"/>
       <c r="K58" s="33">
         <v>0.17543859649122806</v>
       </c>
       <c r="L58" s="34">
         <v>80</v>
       </c>
       <c r="M58" s="33">
         <v>4.8245614035087717E-2</v>
       </c>
       <c r="N58" s="34">
         <v>22</v>
       </c>
     </row>
-    <row r="59" spans="1:17" ht="17.25">
+    <row r="59" spans="1:17" ht="17.5">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="C59" s="29">
         <v>114</v>
       </c>
       <c r="D59" s="29">
         <v>163</v>
       </c>
       <c r="F59" s="31">
         <v>0</v>
       </c>
       <c r="G59" s="32">
         <v>0</v>
       </c>
       <c r="H59" s="31">
         <v>0.49122807017543857</v>
       </c>
       <c r="I59" s="32">
         <v>56</v>
       </c>
       <c r="J59" s="39"/>
       <c r="K59" s="33">
         <v>7.8947368421052627E-2</v>
       </c>
       <c r="L59" s="34">
         <v>9</v>
       </c>
       <c r="M59" s="33">
         <v>0.42982456140350878</v>
       </c>
       <c r="N59" s="34">
         <v>49</v>
       </c>
     </row>
-    <row r="60" spans="1:17" ht="17.25">
+    <row r="60" spans="1:17" ht="17.5">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="C60" s="29">
         <v>38</v>
       </c>
       <c r="D60" s="29">
         <v>52</v>
       </c>
       <c r="F60" s="31">
         <v>0</v>
       </c>
       <c r="G60" s="32">
         <v>0</v>
       </c>
       <c r="H60" s="31">
         <v>0.57894736842105265</v>
       </c>
       <c r="I60" s="32">
         <v>22</v>
       </c>
       <c r="J60" s="39"/>
       <c r="K60" s="33">
         <v>0.10526315789473684</v>
       </c>
       <c r="L60" s="34">
         <v>4</v>
       </c>
       <c r="M60" s="33">
         <v>0.31578947368421051</v>
       </c>
       <c r="N60" s="34">
         <v>12</v>
       </c>
     </row>
-    <row r="61" spans="1:17" ht="17.25">
+    <row r="61" spans="1:17" ht="17.5">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="C61" s="29">
         <v>1</v>
       </c>
       <c r="D61" s="29">
         <v>1</v>
       </c>
       <c r="F61" s="31">
         <v>0</v>
       </c>
       <c r="G61" s="32">
         <v>0</v>
       </c>
       <c r="H61" s="31">
         <v>0</v>
       </c>
       <c r="I61" s="32">
         <v>0</v>
       </c>
       <c r="J61" s="39"/>
       <c r="K61" s="33">
         <v>0</v>
       </c>
       <c r="L61" s="34">
         <v>0</v>
       </c>
       <c r="M61" s="33">
         <v>1</v>
       </c>
       <c r="N61" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="62" spans="1:17" ht="17.25">
+    <row r="62" spans="1:17" ht="17.5">
       <c r="A62" t="s">
         <v>34</v>
       </c>
       <c r="C62" s="29">
         <v>4036</v>
       </c>
       <c r="D62" s="29">
         <v>5413</v>
       </c>
       <c r="F62" s="31">
         <v>0</v>
       </c>
       <c r="G62" s="32">
         <v>0</v>
       </c>
       <c r="H62" s="31">
         <v>0.82408325074331024</v>
       </c>
       <c r="I62" s="32">
         <v>3326</v>
       </c>
       <c r="J62" s="39"/>
       <c r="K62" s="33">
         <v>0.14048562933597622</v>
       </c>
       <c r="L62" s="34">
         <v>567</v>
       </c>
       <c r="M62" s="33">
         <v>3.5431119920713579E-2</v>
       </c>
       <c r="N62" s="34">
         <v>143</v>
       </c>
     </row>
-    <row r="63" spans="1:17" ht="17.25">
+    <row r="63" spans="1:17" ht="17.5">
       <c r="A63" t="s">
         <v>76</v>
       </c>
       <c r="C63" s="29">
         <v>1</v>
       </c>
       <c r="D63" s="29">
         <v>1</v>
       </c>
       <c r="F63" s="31">
         <v>0</v>
       </c>
       <c r="G63" s="32">
         <v>0</v>
       </c>
       <c r="H63" s="31">
         <v>0</v>
       </c>
       <c r="I63" s="32">
         <v>0</v>
       </c>
       <c r="K63" s="33">
         <v>0</v>
       </c>
       <c r="L63" s="34">
         <v>0</v>
       </c>
       <c r="M63" s="33">
         <v>1</v>
       </c>
       <c r="N63" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="64" spans="1:17" ht="17.25">
+    <row r="64" spans="1:17" ht="17.5">
       <c r="A64" t="s">
         <v>77</v>
       </c>
       <c r="C64" s="29">
         <v>5587</v>
       </c>
       <c r="D64" s="29">
         <v>22480</v>
       </c>
       <c r="F64" s="31">
         <v>0.1634150706998389</v>
       </c>
       <c r="G64" s="32">
         <v>913</v>
       </c>
       <c r="H64" s="31">
         <v>0.58457132629318065</v>
       </c>
       <c r="I64" s="32">
         <v>3266</v>
       </c>
       <c r="K64" s="33">
         <v>0.15070699838911761</v>
       </c>
       <c r="L64" s="34">
         <v>842</v>
       </c>
       <c r="M64" s="33">
         <v>0.10130660461786289</v>
       </c>
       <c r="N64" s="34">
         <v>566</v>
       </c>
     </row>
-    <row r="65" spans="1:14" ht="17.25">
+    <row r="65" spans="1:14" ht="17.5">
       <c r="A65" t="s">
         <v>78</v>
       </c>
       <c r="C65" s="29">
         <v>1</v>
       </c>
       <c r="D65" s="29">
         <v>1</v>
       </c>
       <c r="F65" s="31">
         <v>0</v>
       </c>
       <c r="G65" s="32">
         <v>0</v>
       </c>
       <c r="H65" s="31">
         <v>0</v>
       </c>
       <c r="I65" s="32">
         <v>0</v>
       </c>
       <c r="K65" s="33">
         <v>0</v>
       </c>
       <c r="L65" s="34">
         <v>0</v>
       </c>
       <c r="M65" s="33">
         <v>1</v>
       </c>
       <c r="N65" s="34">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="11">
     <mergeCell ref="P52:P54"/>
     <mergeCell ref="Q52:Q54"/>
-    <mergeCell ref="A3:N3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="P48:P50"/>
     <mergeCell ref="Q48:Q50"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7150791A-E11E-46E2-A2E8-B1F8AC37C063}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:N198"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="I45" sqref="I45"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="V15" sqref="V15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" customWidth="1"/>
+    <col min="1" max="1" width="23.81640625" customWidth="1"/>
     <col min="2" max="2" width="2" customWidth="1"/>
-    <col min="3" max="3" width="19.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.28515625" customWidth="1"/>
+    <col min="3" max="3" width="19.453125" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" customWidth="1"/>
+    <col min="5" max="5" width="2.54296875" customWidth="1"/>
+    <col min="6" max="6" width="15.453125" customWidth="1"/>
+    <col min="8" max="8" width="22.54296875" customWidth="1"/>
+    <col min="9" max="9" width="16.26953125" customWidth="1"/>
     <col min="10" max="10" width="2" customWidth="1"/>
-    <col min="11" max="11" width="18.140625" customWidth="1"/>
+    <col min="11" max="11" width="18.1796875" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
-    <col min="13" max="13" width="13.42578125" customWidth="1"/>
-    <col min="14" max="14" width="22.7109375" customWidth="1"/>
+    <col min="13" max="13" width="13.453125" customWidth="1"/>
+    <col min="14" max="14" width="22.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="69">
+    <row r="1" spans="1:14" ht="70">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
-    <row r="2" spans="1:14" ht="27.75">
+    <row r="2" spans="1:14" ht="28">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
     </row>
-    <row r="3" spans="1:14" ht="20.25">
+    <row r="3" spans="1:14" ht="21">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
     </row>
-    <row r="4" spans="1:14" ht="27">
+    <row r="4" spans="1:14" ht="27.5">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="42"/>
       <c r="E4" s="9"/>
       <c r="F4" s="43" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="45" t="s">
+      <c r="K4" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="46"/>
-[...1 lines deleted...]
-      <c r="N4" s="46"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
     </row>
     <row r="5" spans="1:14" ht="93" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13"/>
-      <c r="F5" s="47" t="s">
+      <c r="F5" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="48"/>
-      <c r="H5" s="47" t="s">
+      <c r="G5" s="46"/>
+      <c r="H5" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="47"/>
+      <c r="I5" s="45"/>
       <c r="J5" s="13"/>
-      <c r="K5" s="49" t="s">
+      <c r="K5" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="49"/>
-      <c r="M5" s="49" t="s">
+      <c r="L5" s="47"/>
+      <c r="M5" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="49"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14" ht="18.75">
+      <c r="N5" s="47"/>
+    </row>
+    <row r="6" spans="1:14" ht="18">
       <c r="A6" s="11"/>
       <c r="B6" s="11"/>
       <c r="C6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="18"/>
       <c r="K6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="26.25">
+    <row r="7" spans="1:14" ht="26">
       <c r="A7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="21">
         <v>745</v>
       </c>
       <c r="D7" s="21">
         <v>1043</v>
       </c>
       <c r="E7" s="22"/>
       <c r="F7" s="23">
         <v>0</v>
       </c>
       <c r="G7" s="24">
         <v>0</v>
       </c>
       <c r="H7" s="23">
         <v>0.72348993288590602</v>
       </c>
       <c r="I7" s="25">
         <v>539</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="23">
         <v>0.11543624161073826</v>
       </c>
       <c r="L7" s="26">
         <v>86</v>
       </c>
       <c r="M7" s="23">
         <v>0.16107382550335569</v>
       </c>
       <c r="N7" s="27">
         <v>120</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="17.25">
+    <row r="8" spans="1:14" ht="17.5">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="28"/>
       <c r="C8" s="29">
         <v>13</v>
       </c>
       <c r="D8" s="29">
         <v>16</v>
       </c>
       <c r="E8" s="30"/>
       <c r="F8" s="31">
         <v>0</v>
       </c>
       <c r="G8" s="32">
         <v>0</v>
       </c>
       <c r="H8" s="31">
         <v>0.76923076923076927</v>
       </c>
       <c r="I8" s="32">
         <v>10</v>
       </c>
       <c r="J8" s="30"/>
       <c r="K8" s="33">
         <v>0.23076923076923078</v>
       </c>
       <c r="L8" s="34">
         <v>3</v>
       </c>
       <c r="M8" s="33">
         <v>0</v>
       </c>
       <c r="N8" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="17.25">
+    <row r="9" spans="1:14" ht="17.5">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="29">
         <v>4</v>
       </c>
       <c r="D9" s="29">
         <v>5</v>
       </c>
       <c r="E9" s="30"/>
       <c r="F9" s="31">
         <v>0</v>
       </c>
       <c r="G9" s="32">
         <v>0</v>
       </c>
       <c r="H9" s="31">
         <v>1</v>
       </c>
       <c r="I9" s="32">
         <v>4</v>
       </c>
       <c r="J9" s="30"/>
       <c r="K9" s="33">
         <v>0</v>
       </c>
       <c r="L9" s="34">
         <v>0</v>
       </c>
       <c r="M9" s="33">
         <v>0</v>
       </c>
       <c r="N9" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="17.25">
+    <row r="10" spans="1:14" ht="17.5">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="29">
         <v>3</v>
       </c>
       <c r="D10" s="29">
         <v>4</v>
       </c>
       <c r="E10" s="30"/>
       <c r="F10" s="31">
         <v>0</v>
       </c>
       <c r="G10" s="32">
         <v>0</v>
       </c>
       <c r="H10" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I10" s="32">
         <v>1</v>
       </c>
       <c r="J10" s="30"/>
       <c r="K10" s="33">
         <v>0</v>
       </c>
       <c r="L10" s="34">
         <v>0</v>
       </c>
       <c r="M10" s="33">
         <v>0.66666666666666663</v>
       </c>
       <c r="N10" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="17.25">
+    <row r="11" spans="1:14" ht="17.5">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="28"/>
       <c r="C11" s="29">
         <v>5</v>
       </c>
       <c r="D11" s="29">
         <v>6</v>
       </c>
       <c r="E11" s="30"/>
       <c r="F11" s="31">
         <v>0</v>
       </c>
       <c r="G11" s="32">
         <v>0</v>
       </c>
       <c r="H11" s="31">
         <v>0.4</v>
       </c>
       <c r="I11" s="32">
         <v>2</v>
       </c>
       <c r="J11" s="30"/>
       <c r="K11" s="33">
         <v>0</v>
       </c>
       <c r="L11" s="34">
         <v>0</v>
       </c>
       <c r="M11" s="33">
         <v>0.6</v>
       </c>
       <c r="N11" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="17.25">
+    <row r="12" spans="1:14" ht="17.5">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="29">
         <v>105</v>
       </c>
       <c r="D12" s="29">
         <v>122</v>
       </c>
       <c r="E12" s="30"/>
       <c r="F12" s="31">
         <v>0</v>
       </c>
       <c r="G12" s="32">
         <v>0</v>
       </c>
       <c r="H12" s="31">
         <v>0.72380952380952379</v>
       </c>
       <c r="I12" s="32">
         <v>76</v>
       </c>
       <c r="J12" s="30"/>
       <c r="K12" s="33">
         <v>0.10476190476190476</v>
       </c>
       <c r="L12" s="34">
         <v>11</v>
       </c>
       <c r="M12" s="33">
         <v>0.17142857142857143</v>
       </c>
       <c r="N12" s="34">
         <v>18</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="17.25">
+    <row r="13" spans="1:14" ht="17.5">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="28"/>
       <c r="C13" s="29">
         <v>3</v>
       </c>
       <c r="D13" s="29">
         <v>3</v>
       </c>
       <c r="E13" s="30"/>
       <c r="F13" s="31">
         <v>0</v>
       </c>
       <c r="G13" s="32">
         <v>0</v>
       </c>
       <c r="H13" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I13" s="32">
         <v>1</v>
       </c>
       <c r="J13" s="30"/>
       <c r="K13" s="33">
         <v>0</v>
       </c>
       <c r="L13" s="34">
         <v>0</v>
       </c>
       <c r="M13" s="33">
         <v>0.66666666666666663</v>
       </c>
       <c r="N13" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="17.25">
+    <row r="14" spans="1:14" ht="17.5">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="29">
         <v>3</v>
       </c>
       <c r="D14" s="29">
         <v>4</v>
       </c>
       <c r="E14" s="30"/>
       <c r="F14" s="31">
         <v>0</v>
       </c>
       <c r="G14" s="32">
         <v>0</v>
       </c>
       <c r="H14" s="31">
         <v>1</v>
       </c>
       <c r="I14" s="32">
         <v>3</v>
       </c>
       <c r="J14" s="30"/>
       <c r="K14" s="33">
         <v>0</v>
       </c>
       <c r="L14" s="34">
         <v>0</v>
       </c>
       <c r="M14" s="33">
         <v>0</v>
       </c>
       <c r="N14" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="17.25">
+    <row r="15" spans="1:14" ht="17.5">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="29">
         <v>1</v>
       </c>
       <c r="D15" s="29">
         <v>1</v>
       </c>
       <c r="E15" s="30"/>
       <c r="F15" s="31">
         <v>0</v>
       </c>
       <c r="G15" s="32">
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <v>0</v>
       </c>
       <c r="I15" s="32">
         <v>0</v>
       </c>
       <c r="J15" s="30"/>
       <c r="K15" s="33">
         <v>0</v>
       </c>
       <c r="L15" s="34">
         <v>0</v>
       </c>
       <c r="M15" s="33">
         <v>1</v>
       </c>
       <c r="N15" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:14" ht="17.25">
+    <row r="16" spans="1:14" ht="17.5">
       <c r="A16" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="29">
         <v>5</v>
       </c>
       <c r="D16" s="29">
         <v>6</v>
       </c>
       <c r="E16" s="30"/>
       <c r="F16" s="31">
         <v>0</v>
       </c>
       <c r="G16" s="32">
         <v>0</v>
       </c>
       <c r="H16" s="31">
         <v>1</v>
       </c>
       <c r="I16" s="32">
         <v>5</v>
       </c>
       <c r="J16" s="30"/>
       <c r="K16" s="33">
         <v>0</v>
       </c>
       <c r="L16" s="34">
         <v>0</v>
       </c>
       <c r="M16" s="33">
         <v>0</v>
       </c>
       <c r="N16" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="17.25">
+    <row r="17" spans="1:14" ht="17.5">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="29">
         <v>3</v>
       </c>
       <c r="D17" s="29">
         <v>3</v>
       </c>
       <c r="E17" s="30"/>
       <c r="F17" s="31">
         <v>0</v>
       </c>
       <c r="G17" s="32">
         <v>0</v>
       </c>
       <c r="H17" s="31">
         <v>1</v>
       </c>
       <c r="I17" s="32">
         <v>3</v>
       </c>
       <c r="J17" s="30"/>
       <c r="K17" s="33">
         <v>0</v>
       </c>
       <c r="L17" s="34">
         <v>0</v>
       </c>
       <c r="M17" s="33">
         <v>0</v>
       </c>
       <c r="N17" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="17.25">
+    <row r="18" spans="1:14" ht="17.5">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="29">
         <v>202</v>
       </c>
       <c r="D18" s="29">
         <v>285</v>
       </c>
       <c r="E18" s="30"/>
       <c r="F18" s="31">
         <v>0</v>
       </c>
       <c r="G18" s="32">
         <v>0</v>
       </c>
       <c r="H18" s="31">
         <v>0.88118811881188119</v>
       </c>
       <c r="I18" s="32">
         <v>178</v>
       </c>
       <c r="J18" s="30"/>
       <c r="K18" s="33">
         <v>5.4455445544554455E-2</v>
       </c>
       <c r="L18" s="34">
         <v>11</v>
       </c>
       <c r="M18" s="33">
         <v>6.4356435643564358E-2</v>
       </c>
       <c r="N18" s="34">
         <v>13</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="17.25">
+    <row r="19" spans="1:14" ht="17.5">
       <c r="A19" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="28"/>
       <c r="C19" s="29">
         <v>6</v>
       </c>
       <c r="D19" s="29">
         <v>8</v>
       </c>
       <c r="E19" s="30"/>
       <c r="F19" s="31">
         <v>0</v>
       </c>
       <c r="G19" s="32">
         <v>0</v>
       </c>
       <c r="H19" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I19" s="32">
         <v>2</v>
       </c>
       <c r="J19" s="30"/>
       <c r="K19" s="33">
         <v>0.16666666666666666</v>
       </c>
       <c r="L19" s="34">
         <v>1</v>
       </c>
       <c r="M19" s="33">
         <v>0.5</v>
       </c>
       <c r="N19" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="17.25">
+    <row r="20" spans="1:14" ht="17.5">
       <c r="A20" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="29">
         <v>2</v>
       </c>
       <c r="D20" s="29">
         <v>2</v>
       </c>
       <c r="E20" s="30"/>
       <c r="F20" s="31">
         <v>0</v>
       </c>
       <c r="G20" s="32">
         <v>0</v>
       </c>
       <c r="H20" s="31">
         <v>0.5</v>
       </c>
       <c r="I20" s="32">
         <v>1</v>
       </c>
       <c r="J20" s="30"/>
       <c r="K20" s="33">
         <v>0</v>
       </c>
       <c r="L20" s="34">
         <v>0</v>
       </c>
       <c r="M20" s="33">
         <v>0.5</v>
       </c>
       <c r="N20" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="17.25">
+    <row r="21" spans="1:14" ht="17.5">
       <c r="A21" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="29">
         <v>1</v>
       </c>
       <c r="D21" s="29">
         <v>1</v>
       </c>
       <c r="E21" s="30"/>
       <c r="F21" s="31">
         <v>0</v>
       </c>
       <c r="G21" s="32">
         <v>0</v>
       </c>
       <c r="H21" s="31">
         <v>0</v>
       </c>
       <c r="I21" s="32">
         <v>0</v>
       </c>
       <c r="J21" s="30"/>
       <c r="K21" s="33">
         <v>0</v>
       </c>
       <c r="L21" s="34">
         <v>0</v>
       </c>
       <c r="M21" s="33">
         <v>1</v>
       </c>
       <c r="N21" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="17.25">
+    <row r="22" spans="1:14" ht="17.5">
       <c r="A22" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="29">
         <v>3</v>
       </c>
       <c r="D22" s="29">
         <v>3</v>
       </c>
       <c r="E22" s="30"/>
       <c r="F22" s="31">
         <v>0</v>
       </c>
       <c r="G22" s="32">
         <v>0</v>
       </c>
       <c r="H22" s="31">
         <v>1</v>
       </c>
       <c r="I22" s="32">
         <v>3</v>
       </c>
       <c r="J22" s="30"/>
       <c r="K22" s="33">
         <v>0</v>
       </c>
       <c r="L22" s="34">
         <v>0</v>
       </c>
       <c r="M22" s="33">
         <v>0</v>
       </c>
       <c r="N22" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="17.25">
+    <row r="23" spans="1:14" ht="17.5">
       <c r="A23" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="29">
         <v>7</v>
       </c>
       <c r="D23" s="29">
         <v>7</v>
       </c>
       <c r="E23" s="30"/>
       <c r="F23" s="31">
         <v>0</v>
       </c>
       <c r="G23" s="32">
         <v>0</v>
       </c>
       <c r="H23" s="31">
         <v>0.7142857142857143</v>
       </c>
       <c r="I23" s="32">
         <v>5</v>
       </c>
       <c r="J23" s="30"/>
       <c r="K23" s="33">
         <v>0.14285714285714285</v>
       </c>
       <c r="L23" s="34">
         <v>1</v>
       </c>
       <c r="M23" s="33">
         <v>0.14285714285714285</v>
       </c>
       <c r="N23" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="17.25">
+    <row r="24" spans="1:14" ht="17.5">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="29">
         <v>7</v>
       </c>
       <c r="D24" s="29">
         <v>8</v>
       </c>
       <c r="E24" s="30"/>
       <c r="F24" s="31">
         <v>0</v>
       </c>
       <c r="G24" s="32">
         <v>0</v>
       </c>
       <c r="H24" s="31">
         <v>0.8571428571428571</v>
       </c>
       <c r="I24" s="32">
         <v>6</v>
       </c>
       <c r="J24" s="30"/>
       <c r="K24" s="33">
         <v>0.14285714285714285</v>
       </c>
       <c r="L24" s="34">
         <v>1</v>
       </c>
       <c r="M24" s="33">
         <v>0</v>
       </c>
       <c r="N24" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="17.25">
+    <row r="25" spans="1:14" ht="17.5">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="29">
         <v>5</v>
       </c>
       <c r="D25" s="29">
         <v>5</v>
       </c>
       <c r="E25" s="30"/>
       <c r="F25" s="31">
         <v>0</v>
       </c>
       <c r="G25" s="32">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>0.4</v>
       </c>
       <c r="I25" s="32">
         <v>2</v>
       </c>
       <c r="J25" s="30"/>
       <c r="K25" s="33">
         <v>0.2</v>
       </c>
       <c r="L25" s="34">
         <v>1</v>
       </c>
       <c r="M25" s="33">
         <v>0.4</v>
       </c>
       <c r="N25" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:14" ht="17.25">
+    <row r="26" spans="1:14" ht="17.5">
       <c r="A26" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="29">
         <v>4</v>
       </c>
       <c r="D26" s="29">
         <v>4</v>
       </c>
       <c r="F26" s="31">
         <v>0</v>
       </c>
       <c r="G26" s="32">
         <v>0</v>
       </c>
       <c r="H26" s="31">
         <v>1</v>
       </c>
       <c r="I26" s="32">
         <v>4</v>
       </c>
       <c r="K26" s="33">
         <v>0</v>
       </c>
       <c r="L26" s="34">
         <v>0</v>
       </c>
       <c r="M26" s="33">
         <v>0</v>
       </c>
       <c r="N26" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:14" ht="17.25">
+    <row r="27" spans="1:14" ht="17.5">
       <c r="A27" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="29">
         <v>19</v>
       </c>
       <c r="D27" s="29">
         <v>23</v>
       </c>
       <c r="F27" s="31">
         <v>0</v>
       </c>
       <c r="G27" s="32">
         <v>0</v>
       </c>
       <c r="H27" s="31">
         <v>0.84210526315789469</v>
       </c>
       <c r="I27" s="32">
         <v>16</v>
       </c>
       <c r="K27" s="33">
         <v>5.2631578947368418E-2</v>
       </c>
       <c r="L27" s="34">
         <v>1</v>
       </c>
       <c r="M27" s="33">
         <v>0.10526315789473684</v>
       </c>
       <c r="N27" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="28" spans="1:14" ht="17.25">
+    <row r="28" spans="1:14" ht="17.5">
       <c r="A28" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="29">
         <v>1</v>
       </c>
       <c r="D28" s="29">
         <v>1</v>
       </c>
       <c r="F28" s="31">
         <v>0</v>
       </c>
       <c r="G28" s="32">
         <v>0</v>
       </c>
       <c r="H28" s="31">
         <v>0</v>
       </c>
       <c r="I28" s="32">
         <v>0</v>
       </c>
       <c r="K28" s="33">
         <v>1</v>
       </c>
       <c r="L28" s="34">
         <v>1</v>
       </c>
       <c r="M28" s="33">
         <v>0</v>
       </c>
       <c r="N28" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="17.25">
+    <row r="29" spans="1:14" ht="17.5">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="29">
         <v>1</v>
       </c>
       <c r="D29" s="29">
         <v>1</v>
       </c>
       <c r="F29" s="31">
         <v>0</v>
       </c>
       <c r="G29" s="32">
         <v>0</v>
       </c>
       <c r="H29" s="31">
         <v>1</v>
       </c>
       <c r="I29" s="32">
         <v>1</v>
       </c>
       <c r="K29" s="33">
         <v>0</v>
       </c>
       <c r="L29" s="34">
         <v>0</v>
       </c>
       <c r="M29" s="33">
         <v>0</v>
       </c>
       <c r="N29" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:14" ht="17.25">
+    <row r="30" spans="1:14" ht="17.5">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="29">
         <v>3</v>
       </c>
       <c r="D30" s="29">
         <v>3</v>
       </c>
       <c r="F30" s="31">
         <v>0</v>
       </c>
       <c r="G30" s="32">
         <v>0</v>
       </c>
       <c r="H30" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I30" s="32">
         <v>1</v>
       </c>
       <c r="K30" s="33">
         <v>0</v>
       </c>
       <c r="L30" s="34">
         <v>0</v>
       </c>
       <c r="M30" s="33">
         <v>0.66666666666666663</v>
       </c>
       <c r="N30" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="1:14" ht="17.25">
+    <row r="31" spans="1:14" ht="17.5">
       <c r="A31" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="29">
         <v>3</v>
       </c>
       <c r="D31" s="29">
         <v>3</v>
       </c>
       <c r="F31" s="31">
         <v>0</v>
       </c>
       <c r="G31" s="32">
         <v>0</v>
       </c>
       <c r="H31" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I31" s="32">
         <v>1</v>
       </c>
       <c r="K31" s="33">
         <v>0.33333333333333331</v>
       </c>
       <c r="L31" s="34">
         <v>1</v>
       </c>
       <c r="M31" s="33">
         <v>0.33333333333333331</v>
       </c>
       <c r="N31" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="32" spans="1:14" ht="17.25">
+    <row r="32" spans="1:14" ht="17.5">
       <c r="A32" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="29">
         <v>1</v>
       </c>
       <c r="D32" s="29">
         <v>4</v>
       </c>
       <c r="F32" s="31">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0</v>
       </c>
       <c r="H32" s="31">
         <v>0</v>
       </c>
       <c r="I32" s="32">
         <v>0</v>
       </c>
       <c r="K32" s="33">
         <v>0</v>
       </c>
       <c r="L32" s="34">
         <v>0</v>
       </c>
       <c r="M32" s="33">
         <v>1</v>
       </c>
       <c r="N32" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="33" spans="1:14" ht="17.25">
+    <row r="33" spans="1:14" ht="17.5">
       <c r="A33" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="29">
         <v>7</v>
       </c>
       <c r="D33" s="29">
         <v>6</v>
       </c>
       <c r="F33" s="31">
         <v>0</v>
       </c>
       <c r="G33" s="32">
         <v>0</v>
       </c>
       <c r="H33" s="31">
         <v>0.8571428571428571</v>
       </c>
       <c r="I33" s="32">
         <v>6</v>
       </c>
       <c r="K33" s="33">
         <v>0</v>
       </c>
       <c r="L33" s="34">
         <v>0</v>
       </c>
       <c r="M33" s="33">
         <v>0.14285714285714285</v>
       </c>
       <c r="N33" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:14" ht="17.25">
+    <row r="34" spans="1:14" ht="17.5">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="29">
         <v>3</v>
       </c>
       <c r="D34" s="29">
         <v>3</v>
       </c>
       <c r="F34" s="31">
         <v>0</v>
       </c>
       <c r="G34" s="32">
         <v>0</v>
       </c>
       <c r="H34" s="31">
         <v>1</v>
       </c>
       <c r="I34" s="32">
         <v>3</v>
       </c>
       <c r="K34" s="33">
         <v>0</v>
       </c>
       <c r="L34" s="34">
         <v>0</v>
       </c>
       <c r="M34" s="33">
         <v>0</v>
       </c>
       <c r="N34" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:14" ht="17.25">
+    <row r="35" spans="1:14" ht="17.5">
       <c r="A35" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="29">
         <v>12</v>
       </c>
       <c r="D35" s="29">
         <v>17</v>
       </c>
       <c r="F35" s="31">
         <v>0</v>
       </c>
       <c r="G35" s="32">
         <v>0</v>
       </c>
       <c r="H35" s="31">
         <v>0.75</v>
       </c>
       <c r="I35" s="32">
         <v>9</v>
       </c>
       <c r="K35" s="33">
         <v>0</v>
       </c>
       <c r="L35" s="34">
         <v>0</v>
       </c>
       <c r="M35" s="33">
         <v>0.25</v>
       </c>
       <c r="N35" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="36" spans="1:14" ht="17.25">
+    <row r="36" spans="1:14" ht="17.5">
       <c r="A36" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="29">
         <v>7</v>
       </c>
       <c r="D36" s="29">
         <v>11</v>
       </c>
       <c r="F36" s="31">
         <v>0</v>
       </c>
       <c r="G36" s="32">
         <v>0</v>
       </c>
       <c r="H36" s="31">
         <v>0.7142857142857143</v>
       </c>
       <c r="I36" s="32">
         <v>5</v>
       </c>
       <c r="K36" s="33">
         <v>0</v>
       </c>
       <c r="L36" s="34">
         <v>0</v>
       </c>
       <c r="M36" s="33">
         <v>0.2857142857142857</v>
       </c>
       <c r="N36" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="37" spans="1:14" ht="17.25">
+    <row r="37" spans="1:14" ht="17.5">
       <c r="A37" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="29">
         <v>4</v>
       </c>
       <c r="D37" s="29">
         <v>5</v>
       </c>
       <c r="F37" s="31">
         <v>0</v>
       </c>
       <c r="G37" s="32">
         <v>0</v>
       </c>
       <c r="H37" s="31">
         <v>0.5</v>
       </c>
       <c r="I37" s="32">
         <v>2</v>
       </c>
       <c r="K37" s="33">
         <v>0</v>
       </c>
       <c r="L37" s="34">
         <v>0</v>
       </c>
       <c r="M37" s="33">
         <v>0.5</v>
       </c>
       <c r="N37" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="38" spans="1:14" ht="17.25">
+    <row r="38" spans="1:14" ht="17.5">
       <c r="A38" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="29">
         <v>3</v>
       </c>
       <c r="D38" s="29">
         <v>3</v>
       </c>
       <c r="F38" s="31">
         <v>0</v>
       </c>
       <c r="G38" s="32">
         <v>0</v>
       </c>
       <c r="H38" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="I38" s="32">
         <v>1</v>
       </c>
       <c r="K38" s="33">
         <v>0</v>
       </c>
       <c r="L38" s="34">
         <v>0</v>
       </c>
       <c r="M38" s="33">
         <v>0.66666666666666663</v>
       </c>
       <c r="N38" s="34">
         <v>2</v>
       </c>
     </row>
-    <row r="39" spans="1:14" ht="17.25">
+    <row r="39" spans="1:14" ht="17.5">
       <c r="A39" t="s">
         <v>80</v>
       </c>
       <c r="C39" s="29">
         <v>1</v>
       </c>
       <c r="D39" s="29">
         <v>1</v>
       </c>
       <c r="F39" s="31">
         <v>0</v>
       </c>
       <c r="G39" s="32">
         <v>0</v>
       </c>
       <c r="H39" s="31">
         <v>0</v>
       </c>
       <c r="I39" s="32">
         <v>0</v>
       </c>
       <c r="K39" s="33">
         <v>1</v>
       </c>
       <c r="L39" s="34">
         <v>1</v>
       </c>
       <c r="M39" s="33">
         <v>0</v>
       </c>
       <c r="N39" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:14" ht="17.25">
+    <row r="40" spans="1:14" ht="17.5">
       <c r="A40" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="29">
         <v>95</v>
       </c>
       <c r="D40" s="29">
         <v>110</v>
       </c>
       <c r="F40" s="31">
         <v>0</v>
       </c>
       <c r="G40" s="32">
         <v>0</v>
       </c>
       <c r="H40" s="31">
         <v>0.82105263157894737</v>
       </c>
       <c r="I40" s="32">
         <v>78</v>
       </c>
       <c r="K40" s="33">
         <v>0.14736842105263157</v>
       </c>
       <c r="L40" s="34">
         <v>14</v>
       </c>
       <c r="M40" s="33">
         <v>3.1578947368421054E-2</v>
       </c>
       <c r="N40" s="34">
         <v>3</v>
       </c>
     </row>
-    <row r="41" spans="1:14" ht="17.25">
+    <row r="41" spans="1:14" ht="17.5">
       <c r="A41" t="s">
         <v>76</v>
       </c>
       <c r="C41" s="29">
         <v>1</v>
       </c>
       <c r="D41" s="29">
         <v>1</v>
       </c>
       <c r="F41" s="31">
         <v>0</v>
       </c>
       <c r="G41" s="32">
         <v>0</v>
       </c>
       <c r="H41" s="31">
         <v>0</v>
       </c>
       <c r="I41" s="32">
         <v>0</v>
       </c>
       <c r="K41" s="33">
         <v>0</v>
       </c>
       <c r="L41" s="34">
         <v>0</v>
       </c>
       <c r="M41" s="33">
         <v>1</v>
       </c>
       <c r="N41" s="34">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:14" ht="17.25">
+    <row r="42" spans="1:14" ht="17.5">
       <c r="A42" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="29">
         <v>202</v>
       </c>
       <c r="D42" s="29">
         <v>358</v>
       </c>
       <c r="F42" s="31">
         <v>0</v>
       </c>
       <c r="G42" s="32">
         <v>0</v>
       </c>
       <c r="H42" s="31">
         <v>0.54455445544554459</v>
       </c>
       <c r="I42" s="32">
         <v>110</v>
       </c>
       <c r="K42" s="33">
         <v>0.19306930693069307</v>
       </c>
       <c r="L42" s="34">
@@ -5640,441 +5644,121 @@
       <c r="A190" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="192" spans="1:1">
       <c r="A192" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="194" spans="1:1">
       <c r="A194" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:1">
       <c r="A196" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="198" spans="1:1">
       <c r="A198" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
-    <mergeCell ref="A3:N3"/>
+  <mergeCells count="7">
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...333 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{1a19d03a-48bc-4359-8038-5b5f6d5847c3}" enabled="1" method="Standard" siteId="{72f988bf-86f1-41af-91ab-2d7cd011db47}" removed="0"/>
+  <clbl:label id="{87867195-f2b8-4ac2-b0b6-6bb73cb33afc}" enabled="1" method="Privileged" siteId="{72f988bf-86f1-41af-91ab-2d7cd011db47}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Civil</vt:lpstr>
+      <vt:lpstr>Criminal</vt:lpstr>
+      <vt:lpstr>Emergencies</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_SiteId">
     <vt:lpwstr>72f988bf-86f1-41af-91ab-2d7cd011db47</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_Owner">
     <vt:lpwstr>tracyi@microsoft.com</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_SetDate">
     <vt:lpwstr>2018-01-26T18:22:59.1369038Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_Name">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_f42aa342-8706-4288-bd11-ebb85995028c_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Sensitivity">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
-[...4 lines deleted...]
-  </property>
 </Properties>
 </file>