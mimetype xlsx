--- v0 (2026-03-28)
+++ v1 (2026-10-04)
@@ -1,63 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://microsoft.sharepoint.com/teams/cela-websites/CELA assets/CSR/CSR Site Pages/Transparency Reports/Right to be Forgotten (RTBF)/497200 - RTBF - Semi Annual Report April 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://microsoft.sharepoint.com/teams/cela-websites/CELA assets/CSR - FY25 Rebuild/CSR Rebuild - Site Pages/Reports/Right to be forgotten/561868 - RTBF - 2026 H1 Report Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="35" documentId="8_{2C09567C-2BFD-4D5D-8E46-5B74B44383FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{97563DBF-95EE-4015-8BE1-623186A7930F}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="8_{7A369C8A-C956-44F8-A80E-C414509DA275}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{391B4BE0-7805-4A38-9FDC-E77BD7897611}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D6888162-B249-4450-B957-27E1B21196CB}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D6888162-B249-4450-B957-27E1B21196CB}"/>
   </bookViews>
   <sheets>
     <sheet name="RTBF Removal Requests" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="47">
@@ -632,106 +631,102 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="7" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="18" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="7" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="19" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="20% - Accent1" xfId="2" builtinId="30"/>
     <cellStyle name="Accent5" xfId="3" builtinId="45"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -991,900 +986,900 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B1FF2B7-A688-4669-9A83-CA4B5E991946}">
-  <dimension ref="A1:G48"/>
+  <dimension ref="B1:G48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A37" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B41" sqref="B41:G41"/>
+    <sheetView tabSelected="1" topLeftCell="A38" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B48" sqref="B48:G48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="2" customWidth="1"/>
     <col min="3" max="7" width="24.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="8.7109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="72" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="2:7" ht="40.15" customHeight="1">
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="20"/>
-[...2 lines deleted...]
-      <c r="G3" s="20"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
     </row>
     <row r="4" spans="2:7" ht="75" customHeight="1">
-      <c r="B4" s="19"/>
+      <c r="B4" s="24"/>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="2:7" ht="28.15" customHeight="1">
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="28">
+      <c r="C5" s="21">
         <v>86</v>
       </c>
-      <c r="D5" s="28">
+      <c r="D5" s="21">
         <v>225</v>
       </c>
-      <c r="E5" s="28">
+      <c r="E5" s="21">
         <v>136</v>
       </c>
-      <c r="F5" s="28">
+      <c r="F5" s="21">
         <v>89</v>
       </c>
-      <c r="G5" s="25">
+      <c r="G5" s="18">
         <v>0.60444444444444445</v>
       </c>
     </row>
     <row r="6" spans="2:7" ht="28.15" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="21">
         <v>156</v>
       </c>
-      <c r="D6" s="28">
+      <c r="D6" s="21">
         <v>799</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="21">
         <v>272</v>
       </c>
-      <c r="F6" s="28">
+      <c r="F6" s="21">
         <v>527</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G6" s="18">
         <v>0.34042553191489361</v>
       </c>
     </row>
     <row r="7" spans="2:7" ht="28.15" customHeight="1">
       <c r="B7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="21">
         <v>21</v>
       </c>
-      <c r="D7" s="28">
+      <c r="D7" s="21">
         <v>126</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="21">
         <v>22</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F7" s="21">
         <v>104</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="18">
         <v>0.17460317460317459</v>
       </c>
     </row>
     <row r="8" spans="2:7" ht="28.15" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="21">
         <v>19</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="21">
         <v>86</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="21">
         <v>52</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="21">
         <v>34</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G8" s="18">
         <v>0.60465116279069764</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="28.15" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="21">
         <v>7</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="21">
         <v>56</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="21">
         <v>26</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="21">
         <v>30</v>
       </c>
-      <c r="G9" s="25">
+      <c r="G9" s="18">
         <v>0.4642857142857143</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="28.15" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="21">
         <v>148</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="21">
         <v>328</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="21">
         <v>136</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="21">
         <v>192</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="18">
         <v>0.41463414634146339</v>
       </c>
     </row>
     <row r="11" spans="2:7" ht="28.15" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="21">
         <v>162</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="21">
         <v>769</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="21">
         <v>116</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="21">
         <v>653</v>
       </c>
-      <c r="G11" s="25">
+      <c r="G11" s="18">
         <v>0.15084525357607281</v>
       </c>
     </row>
     <row r="12" spans="2:7" ht="28.15" customHeight="1">
       <c r="B12" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="21">
         <v>16</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="21">
         <v>87</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="21">
         <v>39</v>
       </c>
-      <c r="F12" s="28">
+      <c r="F12" s="21">
         <v>48</v>
       </c>
-      <c r="G12" s="25">
+      <c r="G12" s="18">
         <v>0.44827586206896552</v>
       </c>
     </row>
     <row r="13" spans="2:7" ht="28.15" customHeight="1">
       <c r="B13" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="21">
         <v>61</v>
       </c>
-      <c r="D13" s="28">
+      <c r="D13" s="21">
         <v>499</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="21">
         <v>204</v>
       </c>
-      <c r="F13" s="28">
+      <c r="F13" s="21">
         <v>295</v>
       </c>
-      <c r="G13" s="25">
+      <c r="G13" s="18">
         <v>0.4088176352705411</v>
       </c>
     </row>
     <row r="14" spans="2:7" ht="28.15" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="21">
         <v>1334</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="21">
         <v>4360</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="21">
         <v>1659</v>
       </c>
-      <c r="F14" s="28">
+      <c r="F14" s="21">
         <v>2701</v>
       </c>
-      <c r="G14" s="25">
+      <c r="G14" s="18">
         <v>0.3805045871559633</v>
       </c>
     </row>
     <row r="15" spans="2:7" ht="28.15" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="21">
         <v>1039</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="21">
         <v>3920</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="21">
         <v>1524</v>
       </c>
-      <c r="F15" s="28">
+      <c r="F15" s="21">
         <v>2396</v>
       </c>
-      <c r="G15" s="25">
+      <c r="G15" s="18">
         <v>0.38877551020408163</v>
       </c>
     </row>
     <row r="16" spans="2:7" ht="28.15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="21">
         <v>19</v>
       </c>
-      <c r="D16" s="28">
+      <c r="D16" s="21">
         <v>227</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="21">
         <v>102</v>
       </c>
-      <c r="F16" s="28">
+      <c r="F16" s="21">
         <v>125</v>
       </c>
-      <c r="G16" s="25">
+      <c r="G16" s="18">
         <v>0.44933920704845814</v>
       </c>
     </row>
     <row r="17" spans="2:7" ht="28.15" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="21">
         <v>15</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D17" s="21">
         <v>307</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="21">
         <v>67</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="21">
         <v>240</v>
       </c>
-      <c r="G17" s="25">
+      <c r="G17" s="18">
         <v>0.21824104234527689</v>
       </c>
     </row>
     <row r="18" spans="2:7" ht="28.15" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="21">
         <v>2</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="21">
         <v>11</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="21">
         <v>8</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F18" s="21">
         <v>3</v>
       </c>
-      <c r="G18" s="25">
+      <c r="G18" s="18">
         <v>0.72727272727272729</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="28.15" customHeight="1">
       <c r="B19" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="21">
         <v>45</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="21">
         <v>665</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="21">
         <v>360</v>
       </c>
-      <c r="F19" s="28">
+      <c r="F19" s="21">
         <v>305</v>
       </c>
-      <c r="G19" s="25">
+      <c r="G19" s="18">
         <v>0.54135338345864659</v>
       </c>
     </row>
     <row r="20" spans="2:7" ht="28.15" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="C20" s="28">
+      <c r="C20" s="21">
         <v>4</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="21">
         <v>11</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="21">
         <v>0</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="21">
         <v>11</v>
       </c>
-      <c r="G20" s="25">
+      <c r="G20" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:7" ht="28.15" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C21" s="28">
+      <c r="C21" s="21">
         <v>389</v>
       </c>
-      <c r="D21" s="28">
+      <c r="D21" s="21">
         <v>1781</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="21">
         <v>996</v>
       </c>
-      <c r="F21" s="28">
+      <c r="F21" s="21">
         <v>785</v>
       </c>
-      <c r="G21" s="25">
+      <c r="G21" s="18">
         <v>0.5592363840539023</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="28.15" customHeight="1">
       <c r="B22" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="28">
+      <c r="C22" s="21">
         <v>5</v>
       </c>
-      <c r="D22" s="28">
+      <c r="D22" s="21">
         <v>215</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="21">
         <v>166</v>
       </c>
-      <c r="F22" s="28">
+      <c r="F22" s="21">
         <v>49</v>
       </c>
-      <c r="G22" s="25">
+      <c r="G22" s="18">
         <v>0.77209302325581397</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="28.15" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C23" s="28">
+      <c r="C23" s="21">
         <v>1</v>
       </c>
-      <c r="D23" s="28">
+      <c r="D23" s="21">
         <v>1</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="21">
         <v>1</v>
       </c>
-      <c r="F23" s="28">
+      <c r="F23" s="21">
         <v>0</v>
       </c>
-      <c r="G23" s="25">
+      <c r="G23" s="18">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="2:7" ht="28.15" customHeight="1">
       <c r="B24" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C24" s="28">
+      <c r="C24" s="21">
         <v>8</v>
       </c>
-      <c r="D24" s="28">
+      <c r="D24" s="21">
         <v>24</v>
       </c>
-      <c r="E24" s="28">
+      <c r="E24" s="21">
         <v>7</v>
       </c>
-      <c r="F24" s="28">
+      <c r="F24" s="21">
         <v>17</v>
       </c>
-      <c r="G24" s="25">
+      <c r="G24" s="18">
         <v>0.29166666666666669</v>
       </c>
     </row>
     <row r="25" spans="2:7" ht="28.15" customHeight="1">
       <c r="B25" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="28">
+      <c r="C25" s="21">
         <v>5</v>
       </c>
-      <c r="D25" s="28">
+      <c r="D25" s="21">
         <v>75</v>
       </c>
-      <c r="E25" s="28">
+      <c r="E25" s="21">
         <v>63</v>
       </c>
-      <c r="F25" s="28">
+      <c r="F25" s="21">
         <v>12</v>
       </c>
-      <c r="G25" s="25">
+      <c r="G25" s="18">
         <v>0.84</v>
       </c>
     </row>
     <row r="26" spans="2:7" ht="28.15" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="28">
+      <c r="C26" s="21">
         <v>51</v>
       </c>
-      <c r="D26" s="28">
+      <c r="D26" s="21">
         <v>227</v>
       </c>
-      <c r="E26" s="28">
+      <c r="E26" s="21">
         <v>155</v>
       </c>
-      <c r="F26" s="28">
+      <c r="F26" s="21">
         <v>72</v>
       </c>
-      <c r="G26" s="25">
+      <c r="G26" s="18">
         <v>0.68281938325991187</v>
       </c>
     </row>
     <row r="27" spans="2:7" ht="28.15" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C27" s="28">
+      <c r="C27" s="21">
         <v>200</v>
       </c>
-      <c r="D27" s="28">
+      <c r="D27" s="21">
         <v>869</v>
       </c>
-      <c r="E27" s="28">
+      <c r="E27" s="21">
         <v>391</v>
       </c>
-      <c r="F27" s="28">
+      <c r="F27" s="21">
         <v>478</v>
       </c>
-      <c r="G27" s="25">
+      <c r="G27" s="18">
         <v>0.44994246260069043</v>
       </c>
     </row>
     <row r="28" spans="2:7" ht="28.15" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="28">
+      <c r="C28" s="21">
         <v>175</v>
       </c>
-      <c r="D28" s="28">
+      <c r="D28" s="21">
         <v>573</v>
       </c>
-      <c r="E28" s="28">
+      <c r="E28" s="21">
         <v>395</v>
       </c>
-      <c r="F28" s="28">
+      <c r="F28" s="21">
         <v>178</v>
       </c>
-      <c r="G28" s="25">
+      <c r="G28" s="18">
         <v>0.68935427574171027</v>
       </c>
     </row>
     <row r="29" spans="2:7" ht="28.15" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C29" s="28">
+      <c r="C29" s="21">
         <v>69</v>
       </c>
-      <c r="D29" s="28">
+      <c r="D29" s="21">
         <v>299</v>
       </c>
-      <c r="E29" s="28">
+      <c r="E29" s="21">
         <v>120</v>
       </c>
-      <c r="F29" s="28">
+      <c r="F29" s="21">
         <v>179</v>
       </c>
-      <c r="G29" s="25">
+      <c r="G29" s="18">
         <v>0.40133779264214048</v>
       </c>
     </row>
     <row r="30" spans="2:7" ht="28.15" customHeight="1">
       <c r="B30" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="28">
+      <c r="C30" s="21">
         <v>50</v>
       </c>
-      <c r="D30" s="28">
+      <c r="D30" s="21">
         <v>171</v>
       </c>
-      <c r="E30" s="28">
+      <c r="E30" s="21">
         <v>76</v>
       </c>
-      <c r="F30" s="28">
+      <c r="F30" s="21">
         <v>95</v>
       </c>
-      <c r="G30" s="25">
+      <c r="G30" s="18">
         <v>0.44444444444444442</v>
       </c>
     </row>
     <row r="31" spans="2:7" ht="28.15" customHeight="1">
       <c r="B31" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C31" s="28">
+      <c r="C31" s="21">
         <v>46</v>
       </c>
-      <c r="D31" s="28">
+      <c r="D31" s="21">
         <v>420</v>
       </c>
-      <c r="E31" s="28">
+      <c r="E31" s="21">
         <v>353</v>
       </c>
-      <c r="F31" s="28">
+      <c r="F31" s="21">
         <v>67</v>
       </c>
-      <c r="G31" s="25">
+      <c r="G31" s="18">
         <v>0.84047619047619049</v>
       </c>
     </row>
     <row r="32" spans="2:7" ht="28.15" customHeight="1">
       <c r="B32" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C32" s="28">
+      <c r="C32" s="21">
         <v>23</v>
       </c>
-      <c r="D32" s="28">
+      <c r="D32" s="21">
         <v>151</v>
       </c>
-      <c r="E32" s="28">
+      <c r="E32" s="21">
         <v>119</v>
       </c>
-      <c r="F32" s="28">
+      <c r="F32" s="21">
         <v>32</v>
       </c>
-      <c r="G32" s="25">
+      <c r="G32" s="18">
         <v>0.78807947019867552</v>
       </c>
     </row>
     <row r="33" spans="2:7" ht="28.15" customHeight="1">
       <c r="B33" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C33" s="28">
+      <c r="C33" s="21">
         <v>5</v>
       </c>
-      <c r="D33" s="28">
+      <c r="D33" s="21">
         <v>11</v>
       </c>
-      <c r="E33" s="28">
+      <c r="E33" s="21">
         <v>3</v>
       </c>
-      <c r="F33" s="28">
+      <c r="F33" s="21">
         <v>8</v>
       </c>
-      <c r="G33" s="25">
+      <c r="G33" s="18">
         <v>0.27272727272727271</v>
       </c>
     </row>
     <row r="34" spans="2:7" ht="28.15" customHeight="1">
       <c r="B34" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="C34" s="28">
+      <c r="C34" s="21">
         <v>4</v>
       </c>
-      <c r="D34" s="28">
+      <c r="D34" s="21">
         <v>25</v>
       </c>
-      <c r="E34" s="28">
+      <c r="E34" s="21">
         <v>3</v>
       </c>
-      <c r="F34" s="28">
+      <c r="F34" s="21">
         <v>22</v>
       </c>
-      <c r="G34" s="25">
+      <c r="G34" s="18">
         <v>0.12</v>
       </c>
     </row>
     <row r="35" spans="2:7" ht="28.15" customHeight="1">
       <c r="B35" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C35" s="28">
+      <c r="C35" s="21">
         <v>336</v>
       </c>
-      <c r="D35" s="28">
+      <c r="D35" s="21">
         <v>1726</v>
       </c>
-      <c r="E35" s="28">
+      <c r="E35" s="21">
         <v>851</v>
       </c>
-      <c r="F35" s="28">
+      <c r="F35" s="21">
         <v>875</v>
       </c>
-      <c r="G35" s="25">
+      <c r="G35" s="18">
         <v>0.49304750869061414</v>
       </c>
     </row>
     <row r="36" spans="2:7" ht="28.15" customHeight="1">
       <c r="B36" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="C36" s="28">
+      <c r="C36" s="21">
         <v>1245</v>
       </c>
-      <c r="D36" s="28">
+      <c r="D36" s="21">
         <v>5512</v>
       </c>
-      <c r="E36" s="28">
+      <c r="E36" s="21">
         <v>1623</v>
       </c>
-      <c r="F36" s="28">
+      <c r="F36" s="21">
         <v>3889</v>
       </c>
-      <c r="G36" s="25">
+      <c r="G36" s="18">
         <v>0.29444847605224966</v>
       </c>
     </row>
     <row r="37" spans="2:7" ht="28.15" customHeight="1">
       <c r="B37" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="C37" s="28">
+      <c r="C37" s="21">
         <v>188</v>
       </c>
-      <c r="D37" s="28">
+      <c r="D37" s="21">
         <v>918</v>
       </c>
-      <c r="E37" s="28">
+      <c r="E37" s="21">
         <v>399</v>
       </c>
-      <c r="F37" s="28">
+      <c r="F37" s="21">
         <v>519</v>
       </c>
-      <c r="G37" s="25">
+      <c r="G37" s="18">
         <v>0.434640522875817</v>
       </c>
     </row>
     <row r="38" spans="2:7" ht="28.15" customHeight="1">
       <c r="B38" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C38" s="28">
+      <c r="C38" s="21">
         <v>3280</v>
       </c>
-      <c r="D38" s="28">
+      <c r="D38" s="21">
         <v>29715</v>
       </c>
-      <c r="E38" s="28">
+      <c r="E38" s="21">
         <v>18404</v>
       </c>
-      <c r="F38" s="28">
+      <c r="F38" s="21">
         <v>11311</v>
       </c>
-      <c r="G38" s="25">
+      <c r="G38" s="18">
         <v>0.61935049638229855</v>
       </c>
     </row>
     <row r="39" spans="2:7" s="3" customFormat="1" ht="28.15" customHeight="1">
       <c r="B39" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="C39" s="27">
+      <c r="C39" s="20">
         <v>9214</v>
       </c>
-      <c r="D39" s="27">
+      <c r="D39" s="20">
         <v>55189</v>
       </c>
-      <c r="E39" s="27">
+      <c r="E39" s="20">
         <v>28848</v>
       </c>
-      <c r="F39" s="27">
+      <c r="F39" s="20">
         <v>26341</v>
       </c>
-      <c r="G39" s="26">
+      <c r="G39" s="19">
         <v>0.52271285944662882</v>
       </c>
     </row>
     <row r="40" spans="2:7">
       <c r="B40" s="12"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="17"/>
     </row>
     <row r="41" spans="2:7" ht="106.9" customHeight="1">
-      <c r="B41" s="21" t="s">
+      <c r="B41" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="C41" s="22"/>
-[...3 lines deleted...]
-      <c r="G41" s="23"/>
+      <c r="C41" s="27"/>
+      <c r="D41" s="27"/>
+      <c r="E41" s="27"/>
+      <c r="F41" s="27"/>
+      <c r="G41" s="28"/>
     </row>
     <row r="42" spans="2:7">
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
     </row>
     <row r="43" spans="2:7">
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
     </row>
     <row r="44" spans="2:7" ht="40.15" customHeight="1">
-      <c r="B44" s="24" t="s">
+      <c r="B44" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="C44" s="20" t="s">
+      <c r="C44" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="D44" s="20"/>
-[...2 lines deleted...]
-      <c r="G44" s="20"/>
+      <c r="D44" s="25"/>
+      <c r="E44" s="25"/>
+      <c r="F44" s="25"/>
+      <c r="G44" s="25"/>
     </row>
     <row r="45" spans="2:7" s="8" customFormat="1" ht="66" customHeight="1">
-      <c r="B45" s="24"/>
+      <c r="B45" s="29"/>
       <c r="C45" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="2:7" s="9" customFormat="1" ht="28.15" customHeight="1">
       <c r="B46" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="11">
-        <v>104285</v>
+        <v>104328</v>
       </c>
       <c r="D46" s="11">
-        <v>434592</v>
+        <v>328271</v>
       </c>
       <c r="E46" s="11">
-        <v>218390</v>
+        <v>171752</v>
       </c>
       <c r="F46" s="11">
-        <v>216202</v>
-[...2 lines deleted...]
-        <v>0.50251730358589208</v>
+        <v>156519</v>
+      </c>
+      <c r="G46" s="22">
+        <v>0.52320186675033742</v>
       </c>
     </row>
     <row r="47" spans="2:7">
       <c r="B47" s="12"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="13"/>
       <c r="G47" s="14"/>
     </row>
     <row r="48" spans="2:7" ht="126" customHeight="1">
-      <c r="B48" s="18" t="s">
+      <c r="B48" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="C48" s="18"/>
-[...3 lines deleted...]
-      <c r="G48" s="18"/>
+      <c r="C48" s="23"/>
+      <c r="D48" s="23"/>
+      <c r="E48" s="23"/>
+      <c r="F48" s="23"/>
+      <c r="G48" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B48:G48"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="B41:G41"/>
     <mergeCell ref="B44:B45"/>
     <mergeCell ref="C44:G44"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
@@ -1892,83 +1887,85 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="230e9df3-be65-4c73-a93b-d1236ebd677e" xsi:nil="true"/>
     <MediaServiceKeyPoints xmlns="190fbe1c-f6d7-450f-b880-6b51ba2d4a55" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="190fbe1c-f6d7-450f-b880-6b51ba2d4a55">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A744F7AE12D61418743C908E94ABE25" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="827b00e5d123338055923b20f98b865e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="190fbe1c-f6d7-450f-b880-6b51ba2d4a55" xmlns:ns3="12fce978-23e1-42c5-82fd-0b8cde7c3144" xmlns:ns4="230e9df3-be65-4c73-a93b-d1236ebd677e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1a1c2d51122c3f957168141aee583f8e" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A744F7AE12D61418743C908E94ABE25" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bd97f09685567079afaefd8e004753b3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="190fbe1c-f6d7-450f-b880-6b51ba2d4a55" xmlns:ns3="12fce978-23e1-42c5-82fd-0b8cde7c3144" xmlns:ns4="230e9df3-be65-4c73-a93b-d1236ebd677e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14b450a002a78d14875e28cdef06025b" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="190fbe1c-f6d7-450f-b880-6b51ba2d4a55"/>
     <xsd:import namespace="12fce978-23e1-42c5-82fd-0b8cde7c3144"/>
     <xsd:import namespace="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDocTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:HasDigitalSignature" minOccurs="0"/>
+                <xsd:element ref="ns2:DigitalSignatureProvider" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="12" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="190fbe1c-f6d7-450f-b880-6b51ba2d4a55" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -2031,50 +2028,60 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDocTags" ma:index="26" nillable="true" ma:displayName="MediaServiceDocTags" ma:hidden="true" ma:internalName="MediaServiceDocTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSystemTags" ma:index="28" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="29" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="HasDigitalSignature" ma:index="30" nillable="true" ma:displayName="Signed electronically" ma:internalName="HasDigitalSignature" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DigitalSignatureProvider" ma:index="31" nillable="true" ma:displayName="Signature provider" ma:internalName="DigitalSignatureProvider" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="12fce978-23e1-42c5-82fd-0b8cde7c3144" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -2191,68 +2198,68 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04392A66-F510-4AB0-B191-5E25920DA360}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83640A12-F1B6-4F29-B186-A5F2BF9EB358}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="12fce978-23e1-42c5-82fd-0b8cde7c3144"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="12fce978-23e1-42c5-82fd-0b8cde7c3144"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <ds:schemaRef ds:uri="190fbe1c-f6d7-450f-b880-6b51ba2d4a55"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB841241-C14C-44DF-AA8D-AA9A587BD87D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3CE7531-A639-4113-A490-B49AF8B2FE8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="190fbe1c-f6d7-450f-b880-6b51ba2d4a55"/>
     <ds:schemaRef ds:uri="12fce978-23e1-42c5-82fd-0b8cde7c3144"/>
     <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1a19d03a-48bc-4359-8038-5b5f6d5847c3}" enabled="1" method="Standard" siteId="{72f988bf-86f1-41af-91ab-2d7cd011db47}" removed="0"/>
 </clbl:labelList>
 </file>
 